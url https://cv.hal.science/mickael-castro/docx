--- v0 (2026-03-28)
+++ v1 (2026-04-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mickael CASTRO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mickael-castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9694-9274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096899069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Monitoring of Thermoset Polymer Composites’ Curing with Embedded Nanocomposite Sensors: A Key Step Towards Process 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.435. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9080435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Chemo-Resistive Response of POSS Nano-Spacers in PS- and PMMA-Based Quantum Resistive Vapour Sensors (vQRS) Used for Cancer Biomarker Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.226. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13070226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient energy-dissipative bioinspired architectured composite materials with high mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109, pp.104875. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2025.104875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Olfactive Prints from Artificial Lung Cancer Volatolome with Nanocomposite-Based vQRS Arrays for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (11), pp.742. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15110742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatolomics for Anticipated Diagnosis of Cancers with Chemoresistive Vapour Sensors: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-wise compaction 3D printing: void reduction and interfacial enhancement for continuous carbon fiber–reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yamawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2025.2459672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment and outcomes of chronic coronary syndromes: the EORP EURECA imaging registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Liga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Gimelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Podlesnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cvijić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Pontone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (39), pp.3922-3927. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal coupling on 4D-printed biocomposites as key for meteosensitive shape-changing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlie Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2024.2335233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Water Diffusion Inside Smart 4D-Printed HBC by Functional Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa-Galeote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poppinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202310122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Sensor Array-Based Analytical Technologies for Quality Control of Food and Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.4017. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23084017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical performance of continuous carbon fibre composite materials produced by a modified 3D printer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Grabow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.e13581. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene woven fabric-polydimethylsiloxane piezoresistive films for smart multi-stimuli responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana L.C. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano M.B. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.112940. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing with tension and compaction: prevention of fiber waviness in 3D-printed continuous carbon fiber-reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruki Ichihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Kajiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2023.2260233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cardiac imaging in chronic coronary syndromes: the EURECA Imaging registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Liga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Gimelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Podlesnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cvijić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.142-158. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehac640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new bio‐based and biodegradable blends of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate) and poly(butylene‐co‐succinate‐co‐adipate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (19), pp.52124. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.52124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Strategies Based on Sensors for Chronic Wound Monitoring and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.311. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors10080311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Nanocarbon-Based Solutions for the Structural Health Monitoring of Composite Parts Used in Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-César De-Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of In-Service Coating Health Monitoring Technologies: Towards “Smart” Neural-Like Networks for Condition-Based Preventive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frias-Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Dan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.565. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings12050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and strain monitoring in glass fiber reinforced epoxy laminates with embedded quantum resistive sensors (QRSs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2022.109352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Selectivity and Sensitivity to Biomarkers of Quantum Resistive Vapour Sensors Used for Volatolomics with Nanoarchitectured Carbon Nanotubes or Graphene Platelets Connected by Fullerene Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors9040066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of diesel engine exhaust waste into onion-like carbon nanoparticles for integrated degradation sensing in nano-biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Qui Thanh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gunture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (7), pp.3675-3682. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nj05950a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping and Damage Tracking in Carbon Fiber Reinforced Epoxy Composites during Dynamic Bending Until Fracture with Quantum Resistive Sensors in Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-Cesar de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs5020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the mechanical properties of 3D-printed continuous flax/PLA biocomposites by controlling the slicing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.108474 -. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2020.108474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux inspirés d'une pomme de pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sprayed polyurethane functionalized graphene / carbon nanotubes hybrid architectures to enhance the piezo-resistive response of quantum resistive pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Losic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.564 - 579. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced detection of volatile organic compounds (VOCs) by caffeine modified carbon nanotube junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alton Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennaceur Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Maswadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100578. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoso.2020.100578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of 3D and 4D printing of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.108911 -. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Carbon Nanotubes Enhanced Structural Composites with Improved Toughness and Damage Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.109. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs3040109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Electro-Thermo-Hygro Reversible Shape-Changing Materials by 4D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (40), pp.1903280. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201903280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of continuous flax fibre reinforced biocomposites for structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.107884 -. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical properties of 3D printed continuous carbon and glass fibre reinforced polyamide composite for outdoor structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.94 - 105. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity responsive actuation of bioinspired hygromorph biocomposites (HBC) for adaptive structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green carbon nanostructured quantum resistive sensors to detect volatile biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Sonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed investigation of damage in composites with embedded quantum resistive strain sensors (sQRS), acoustic emission (AE) and digital image correlation (DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.79-85. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor and Pressure Sensors Based on Cellulose Nanofibers and Carbon Nanotubes Aerogel with Thermoelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendran Muthuraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Seantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/JRM.2017.634182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water Molecules on the Detection of Volatile Organic Compounds (VOC) Cancer Biomarkers by Nanocomposite Quantum Resistive Vapor Sensors vQRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors6040064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial nanocomposite sensors (sQRS) for the core monitoring of polymer composites' fatigue and damage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2018.1494772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual time dependent rheological behavior of a concentrated suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (6), pp.64182. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3933/APPLRHEOL-27-64182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromorph Si Composites: Effect of fibre content and interfacial strength on the actuation performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural fibres actuators for smart bio-inspired hygromorph biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aa9410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vQRS Based on Hybrids of CNT with PMMA-POSS and PS-POSS Copolymers to Reach the Sub-PPM Detection of Ammonia and Formaldehyde at Room Temperature Despite Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors5030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering of graphene/epoxy nanocomposites with improved distribution of graphene nanosheets for advanced piezo-resistive mechanical sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh Karunagaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.3422-3430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the sensitivity of graphene/polyurethane nanocomposite flexible piezo-resistive pressure sensors with magnetite nano-spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.450-460. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of wood fibre biocomposites From mechanical to actuation functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fibers - epoxy with embedded nanocomposite sensors to design lightweight smart bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (3), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2016.1227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfonated poly(ether ether ketone) [SPEEK] nanocomposites based on hybrid nanocarbons for the detection and discrimination of some lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tb02583h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of carbon nanotube sensing interphase to probe composites’ interfacial damage in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisday Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ménand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217 (14), pp.1620 - 1628. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene-Fe3O4/PIL-PEDOT for the design of sensitive and stable quantum chemo-resistive VOC sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity of Chemoresistive Sensors Made of Chemically Functionalized Carbon Nanotube Random Networks for Volatile Organic Compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive QRS made by supramolecular assembly of functionalized cyclodextrins and graphene for the detection of lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celton V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TB01041H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stability silver nanoparticles-graphene/poly(ionic liquid)-based chemoresistive sensors for volatile organic compounds' detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Kim Tae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (16), pp.3995-4004. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7557-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(isobutylene-co-isoprene)/reduced graphene oxide nanocomposites for barrier, dielectric and sensingapplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivuni Kishor Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.109-112. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2013.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible latex--polyaniline segregated network composite coating capable of measuring large strain on epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.S. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.015008. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/1/015008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An e-nose made of carbon nanotube based quantum resistive sensors for the detection of eighteen polar/nonpolar VOC biomarkers of lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.4563-4575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive vapour sensors made of polymer coated carbon nanotubes random networks for biomarkers detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (20), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cysteine Proteases on the Structural and Mechanical Properties of Collagen Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5940-5950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple technique for the simultaneous determination of solvent diffusion coefficient in polymer by Quantum Resistive Sensors and FT-IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.487-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid film of chemically modified graphene and vapor-phase-polymerized PEDOT for electronic nose applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2789-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Skin for Strain Monitoring Made of PC-CNT Conductive Polymer Nanocomposite Sprayed Layer by Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (7), pp.3508-3516. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am300594t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, V 161, pp.621-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the chemo-resistive response of self-assembled polysaccharide-CNT sensors by chain conformation at tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (10), pp.3627-3634. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of carbon nanotubes-polyelectrolyte sensors sensitivity by electrostatic layer by layer assembly (eLbL) for the detection of volatile organic compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 88, pp.396-402. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene quantum resistive sensing skin for the detection of alteration biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (40), pp.21754-21766. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM34806C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled conductive junction gap for chitosan-carbon nanotube quantum resistive vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.10656-10664. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM30527E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architecture of carbon nanotube decorated poly(methyl methacrylate) microbead vapour sensors assembled by spray layer by layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.4142-4149. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JM03779F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-sensitivity of latex-based films containing segregated networks of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 155 (Issue 1), pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of radial flow in the die entrance region on gross melt fracture of PDMS extrudate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elgasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Elhaouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 166 (Issues 12-13), pp.661-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel e-nose for the discrimination of volatile organic biomarkers with an array of carbon nanotubes (CNT) conductive polymer nanocomposites (CPC) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 159 (Issue 1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comparison of methods to measure yield stress of concentrated surfactants.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W Macosko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (1), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanoparticle-carbon nanotube hybrid network vapour sensors with switchable chemo-electrical polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bj Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.255501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer by layer for volatile organic compound sensing .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.908-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer-by-layer for volatile organic compound sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (3), pp.908-915. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.138-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo- and Chemo-electrical Behavior of Carbon Nanotube Filled Co-continuous Conductive Polymer Nanocomposites (CPC) to Develop Amperometric Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Res. Soc. Symp. Proc. Volume 1143E, Warrendale, PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1143-KK05-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube/poly(e-caprolactone) composite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.1930-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comportement rhéologique de type « gel » dans les mélanges de polymères incompatibles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Celle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation during melt processing of poly(ethylene oxide), poly(vinylidenefluoride-co-hexafluoropropylene) and their blends in the presence of additives, for conducting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (4), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2005.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocontinuity in immiscible polymer blends: A gel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (1), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.1835341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-continuity interval in immiscible polymer blends by dynamic mechanical spectroscopy in the molten and solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (5), pp.417-426. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-004-0369-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical description of low frequency viscoelastic behaviour in immiscible polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (12), pp.4095-4104. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2004.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically inspired 4D printing of high performance composite materials with temperature triggered shape-change for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites meet Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-resistive polymer nanocomposite transducers for the detection of neurotoxic chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Conference on Advanced Materials for Defence – AuxDefence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de restitution du défi BIOMIMETISME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution du défi BIOMIMETISME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D PRINTING OF MULTI-STIMULABLES COMPOSITES FOR SHAPE -CHANGING STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D printing of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printing of composite for morphing purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D et 4D de matériaux composites à fibres de carbone continues : des applications structurelles au morphing de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018: 25th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.705-708, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes d'actionneur des pommes de pin pour améliorer les performances des biocomposites hygromorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of POSS on the Molecular Selectivity of CNT Based Hybrid Chemical Vapour Sensor for the Anticipated Diagnosis of Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of conductive polymer nano composites (CPC) sensors in the core of composite structures for the monitoring of static and dynamic deformation in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive CPC vapour sensors for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanocompsites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring with conductive network applied to biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFFSTAR Franco-Japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of biocomposite for lightweight structure : sensing interfacial mechanisms and health monitoring with conductive nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Chemo- and Piezo- Resistive sensors based on Conductive Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux nanocomposites à partir de nanotubes de carbone fonctionnalisés par polymérisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Société Chimique Algérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Béjaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR 17: World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart conductive polymer nanocomposites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th meeting of American Association for Advancement of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Polypropylene/Polycaprolactone Carbon Nanotubes based Bi-phasic Conducting Polymer Composite as temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYCHAR17 &amp;quot;Word forum on advanced materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word forum on advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies PAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Polymer nanoComposites (CPC): Nanocharacterisation of layer by layer sprayed PMMA-CNT vapour sensors by C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du recyclage sur les propriétés thermoélectriques de nanoComposite Polymère Conducteurs (CPC) co-continus PP/PCL-CNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I - Etude rhéologique d'un mélange de polymères incompatibles II- Composites polymères conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Rhéologie, UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-Carbon Nanotube Conductive Polymer nanoComposites as a Smart Material for Vapour Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français des Polymères Section Ouest,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed Conductive Polymer nanoComposites (CPC) based vapor sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du G.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed conductive polymer nanocomposites for vapour sensing: comparison of sensitivity of poly(amide12) and poly(ethylene terephthalate) matrices filled with in multi-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of carbon nanotubes percolation by electrical and rheological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Polymères Conducteurs (CPC): Smart Plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Conductive Polymer Composites: Sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de morphologie pendant le processus de mélanges des polymères incompatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie et procédés de transformation (GFR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France. 337p + 1CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00073699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: Preparation, Properties &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. T. Mc Nally, Whoodhead Publishing Ltd, pp 848, 2011, ISBN 1845697618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Conductive BioNanoComposites for Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites with Biodegradable Polymers: Synthesis, Properties and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Mittal, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 24: Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: synthesis, properties and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Mc Nally, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2008109968. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : LP.NANO.018B/WO. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy - carbon nanotube nanocomposites: Toughness & Health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compound (VOC) sensors made of polymer-carbon nanofiller films hierarchically assembled by spray LbL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ionic liquids)-functionalized graphene based sensors for intelligent food packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapour sensing with conductive polymer nanocomposites (CPC): Polycarbonate-carbon nanotubes transducers with hierarchical structure processed by spray layer by layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et mise au point de films par extrusion pour une application de batterie lithium-polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId416"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mickael CASTRO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mickael-castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9694-9274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096899069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printed hydromorph biocomposites with shape change and force generation properties: progress towards structural actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4D Printing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.116-133. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/4DP-06-2025-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Olfactive Prints from Artificial Lung Cancer Volatolome with Nanocomposite-Based vQRS Arrays for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (11), pp.742. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15110742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient energy-dissipative bioinspired architectured composite materials with high mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109, pp.104875. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2025.104875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Chemo-Resistive Response of POSS Nano-Spacers in PS- and PMMA-Based Quantum Resistive Vapour Sensors (vQRS) Used for Cancer Biomarker Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.226. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13070226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Monitoring of Thermoset Polymer Composites’ Curing with Embedded Nanocomposite Sensors: A Key Step Towards Process 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.435. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9080435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatolomics for Anticipated Diagnosis of Cancers with Chemoresistive Vapour Sensors: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-wise compaction 3D printing: void reduction and interfacial enhancement for continuous carbon fiber–reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yamawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2025.2459672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment and outcomes of chronic coronary syndromes: the EORP EURECA imaging registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Liga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Gimelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Podlesnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cvijić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Pontone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (39), pp.3922-3927. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal coupling on 4D-printed biocomposites as key for meteosensitive shape-changing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlie Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2024.2335233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Water Diffusion Inside Smart 4D-Printed HBC by Functional Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa-Galeote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poppinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202310122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene woven fabric-polydimethylsiloxane piezoresistive films for smart multi-stimuli responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana L.C. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano M.B. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.112940. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Sensor Array-Based Analytical Technologies for Quality Control of Food and Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.4017. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23084017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical performance of continuous carbon fibre composite materials produced by a modified 3D printer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Grabow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.e13581. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing with tension and compaction: prevention of fiber waviness in 3D-printed continuous carbon fiber-reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruki Ichihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Kajiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2023.2260233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cardiac imaging in chronic coronary syndromes: the EURECA Imaging registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Liga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Gimelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Podlesnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cvijić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.142-158. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehac640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new bio‐based and biodegradable blends of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate) and poly(butylene‐co‐succinate‐co‐adipate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (19), pp.52124. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.52124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Strategies Based on Sensors for Chronic Wound Monitoring and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.311. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors10080311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of In-Service Coating Health Monitoring Technologies: Towards “Smart” Neural-Like Networks for Condition-Based Preventive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frias-Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Dan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.565. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings12050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Nanocarbon-Based Solutions for the Structural Health Monitoring of Composite Parts Used in Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-César De-Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and strain monitoring in glass fiber reinforced epoxy laminates with embedded quantum resistive sensors (QRSs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2022.109352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Selectivity and Sensitivity to Biomarkers of Quantum Resistive Vapour Sensors Used for Volatolomics with Nanoarchitectured Carbon Nanotubes or Graphene Platelets Connected by Fullerene Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors9040066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of diesel engine exhaust waste into onion-like carbon nanoparticles for integrated degradation sensing in nano-biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Qui Thanh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gunture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (7), pp.3675-3682. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nj05950a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping and Damage Tracking in Carbon Fiber Reinforced Epoxy Composites during Dynamic Bending Until Fracture with Quantum Resistive Sensors in Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-Cesar de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs5020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux inspirés d'une pomme de pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sprayed polyurethane functionalized graphene / carbon nanotubes hybrid architectures to enhance the piezo-resistive response of quantum resistive pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Losic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.564 - 579. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the mechanical properties of 3D-printed continuous flax/PLA biocomposites by controlling the slicing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.108474 -. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2020.108474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced detection of volatile organic compounds (VOCs) by caffeine modified carbon nanotube junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alton Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennaceur Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Maswadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100578. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoso.2020.100578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of 3D and 4D printing of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.108911 -. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of continuous flax fibre reinforced biocomposites for structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.107884 -. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Carbon Nanotubes Enhanced Structural Composites with Improved Toughness and Damage Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.109. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs3040109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Electro-Thermo-Hygro Reversible Shape-Changing Materials by 4D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (40), pp.1903280. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201903280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical properties of 3D printed continuous carbon and glass fibre reinforced polyamide composite for outdoor structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.94 - 105. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity responsive actuation of bioinspired hygromorph biocomposites (HBC) for adaptive structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed investigation of damage in composites with embedded quantum resistive strain sensors (sQRS), acoustic emission (AE) and digital image correlation (DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.79-85. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green carbon nanostructured quantum resistive sensors to detect volatile biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Sonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water Molecules on the Detection of Volatile Organic Compounds (VOC) Cancer Biomarkers by Nanocomposite Quantum Resistive Vapor Sensors vQRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors6040064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor and Pressure Sensors Based on Cellulose Nanofibers and Carbon Nanotubes Aerogel with Thermoelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendran Muthuraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Seantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/JRM.2017.634182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial nanocomposite sensors (sQRS) for the core monitoring of polymer composites' fatigue and damage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2018.1494772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual time dependent rheological behavior of a concentrated suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (6), pp.64182. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3933/APPLRHEOL-27-64182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromorph Si Composites: Effect of fibre content and interfacial strength on the actuation performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural fibres actuators for smart bio-inspired hygromorph biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aa9410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vQRS Based on Hybrids of CNT with PMMA-POSS and PS-POSS Copolymers to Reach the Sub-PPM Detection of Ammonia and Formaldehyde at Room Temperature Despite Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors5030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfonated poly(ether ether ketone) [SPEEK] nanocomposites based on hybrid nanocarbons for the detection and discrimination of some lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tb02583h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the sensitivity of graphene/polyurethane nanocomposite flexible piezo-resistive pressure sensors with magnetite nano-spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.450-460. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of wood fibre biocomposites From mechanical to actuation functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fibers - epoxy with embedded nanocomposite sensors to design lightweight smart bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (3), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2016.1227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of carbon nanotube sensing interphase to probe composites’ interfacial damage in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisday Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ménand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217 (14), pp.1620 - 1628. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene-Fe3O4/PIL-PEDOT for the design of sensitive and stable quantum chemo-resistive VOC sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity of Chemoresistive Sensors Made of Chemically Functionalized Carbon Nanotube Random Networks for Volatile Organic Compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive QRS made by supramolecular assembly of functionalized cyclodextrins and graphene for the detection of lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celton V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TB01041H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stability silver nanoparticles-graphene/poly(ionic liquid)-based chemoresistive sensors for volatile organic compounds' detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Kim Tae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (16), pp.3995-4004. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7557-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive vapour sensors made of polymer coated carbon nanotubes random networks for biomarkers detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (20), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cysteine Proteases on the Structural and Mechanical Properties of Collagen Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5940-5950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An e-nose made of carbon nanotube based quantum resistive sensors for the detection of eighteen polar/nonpolar VOC biomarkers of lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.4563-4575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible latex--polyaniline segregated network composite coating capable of measuring large strain on epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.S. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.015008. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/1/015008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(isobutylene-co-isoprene)/reduced graphene oxide nanocomposites for barrier, dielectric and sensingapplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivuni Kishor Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.109-112. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2013.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple technique for the simultaneous determination of solvent diffusion coefficient in polymer by Quantum Resistive Sensors and FT-IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.487-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid film of chemically modified graphene and vapor-phase-polymerized PEDOT for electronic nose applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2789-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of carbon nanotubes-polyelectrolyte sensors sensitivity by electrostatic layer by layer assembly (eLbL) for the detection of volatile organic compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 88, pp.396-402. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the chemo-resistive response of self-assembled polysaccharide-CNT sensors by chain conformation at tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (10), pp.3627-3634. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, V 161, pp.621-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Skin for Strain Monitoring Made of PC-CNT Conductive Polymer Nanocomposite Sprayed Layer by Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (7), pp.3508-3516. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am300594t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene quantum resistive sensing skin for the detection of alteration biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (40), pp.21754-21766. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM34806C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled conductive junction gap for chitosan-carbon nanotube quantum resistive vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.10656-10664. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM30527E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel e-nose for the discrimination of volatile organic biomarkers with an array of carbon nanotubes (CNT) conductive polymer nanocomposites (CPC) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 159 (Issue 1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of radial flow in the die entrance region on gross melt fracture of PDMS extrudate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elgasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Elhaouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 166 (Issues 12-13), pp.661-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-sensitivity of latex-based films containing segregated networks of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 155 (Issue 1), pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architecture of carbon nanotube decorated poly(methyl methacrylate) microbead vapour sensors assembled by spray layer by layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.4142-4149. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JM03779F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer by layer for volatile organic compound sensing .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.908-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comparison of methods to measure yield stress of concentrated surfactants.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W Macosko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (1), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanoparticle-carbon nanotube hybrid network vapour sensors with switchable chemo-electrical polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bj Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.255501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer-by-layer for volatile organic compound sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (3), pp.908-915. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.138-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo- and Chemo-electrical Behavior of Carbon Nanotube Filled Co-continuous Conductive Polymer Nanocomposites (CPC) to Develop Amperometric Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Res. Soc. Symp. Proc. Volume 1143E, Warrendale, PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1143-KK05-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube/poly(e-caprolactone) composite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.1930-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation during melt processing of poly(ethylene oxide), poly(vinylidenefluoride-co-hexafluoropropylene) and their blends in the presence of additives, for conducting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (4), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2005.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comportement rhéologique de type « gel » dans les mélanges de polymères incompatibles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Celle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocontinuity in immiscible polymer blends: A gel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (1), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.1835341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical description of low frequency viscoelastic behaviour in immiscible polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (12), pp.4095-4104. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2004.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-continuity interval in immiscible polymer blends by dynamic mechanical spectroscopy in the molten and solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (5), pp.417-426. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-004-0369-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically inspired 4D printing of high performance composite materials with temperature triggered shape-change for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites meet Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-resistive polymer nanocomposite transducers for the detection of neurotoxic chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Conference on Advanced Materials for Defence – AuxDefence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de restitution du défi BIOMIMETISME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution du défi BIOMIMETISME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D PRINTING OF MULTI-STIMULABLES COMPOSITES FOR SHAPE -CHANGING STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D printing of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printing of composite for morphing purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D et 4D de matériaux composites à fibres de carbone continues : des applications structurelles au morphing de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018: 25th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.705-708, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes d'actionneur des pommes de pin pour améliorer les performances des biocomposites hygromorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive CPC vapour sensors for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of conductive polymer nano composites (CPC) sensors in the core of composite structures for the monitoring of static and dynamic deformation in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of POSS on the Molecular Selectivity of CNT Based Hybrid Chemical Vapour Sensor for the Anticipated Diagnosis of Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanocompsites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring with conductive network applied to biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFFSTAR Franco-Japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of biocomposite for lightweight structure : sensing interfacial mechanisms and health monitoring with conductive nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Chemo- and Piezo- Resistive sensors based on Conductive Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux nanocomposites à partir de nanotubes de carbone fonctionnalisés par polymérisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Société Chimique Algérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Béjaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR 17: World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart conductive polymer nanocomposites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th meeting of American Association for Advancement of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Polypropylene/Polycaprolactone Carbon Nanotubes based Bi-phasic Conducting Polymer Composite as temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYCHAR17 &amp;quot;Word forum on advanced materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word forum on advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies PAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-Carbon Nanotube Conductive Polymer nanoComposites as a Smart Material for Vapour Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I - Etude rhéologique d'un mélange de polymères incompatibles II- Composites polymères conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Rhéologie, UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du recyclage sur les propriétés thermoélectriques de nanoComposite Polymère Conducteurs (CPC) co-continus PP/PCL-CNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Polymer nanoComposites (CPC): Nanocharacterisation of layer by layer sprayed PMMA-CNT vapour sensors by C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français des Polymères Section Ouest,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed Conductive Polymer nanoComposites (CPC) based vapor sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du G.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed conductive polymer nanocomposites for vapour sensing: comparison of sensitivity of poly(amide12) and poly(ethylene terephthalate) matrices filled with in multi-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of carbon nanotubes percolation by electrical and rheological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Polymères Conducteurs (CPC): Smart Plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Conductive Polymer Composites: Sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de morphologie pendant le processus de mélanges des polymères incompatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie et procédés de transformation (GFR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France. 337p + 1CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00073699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: Preparation, Properties &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. T. Mc Nally, Whoodhead Publishing Ltd, pp 848, 2011, ISBN 1845697618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Conductive BioNanoComposites for Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites with Biodegradable Polymers: Synthesis, Properties and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Mittal, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 24: Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: synthesis, properties and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Mc Nally, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2008109968. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : LP.NANO.018B/WO. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy - carbon nanotube nanocomposites: Toughness & Health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compound (VOC) sensors made of polymer-carbon nanofiller films hierarchically assembled by spray LbL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ionic liquids)-functionalized graphene based sensors for intelligent food packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapour sensing with conductive polymer nanocomposites (CPC): Polycarbonate-carbon nanotubes transducers with hierarchical structure processed by spray layer by layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et mise au point de films par extrusion pour une application de batterie lithium-polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId414"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3F06F1D"/>
+    <w:nsid w:val="1E89E7DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9694-9274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096899069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319322v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemartinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9080435" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140871v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sachan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veena Choudhary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13070226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pichard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lafont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104875" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348921v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15110742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13010015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350999v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Asano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ueda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Yamawaki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Matsuzaki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2025.2459672" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05418642v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Liga" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Gimelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Podlesnikar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cviji&#263;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pontone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf594" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589423v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Josselin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2335233" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589422v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruleux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa-Galeote" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poppinga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202310122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055240v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084017" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tung" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L.C. Pereira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano M.B. Cordeiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112940" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589418v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Ichihara" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Kajiwara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2023.2260233" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05418608v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Neglia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac640" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539633v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Delliou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52124" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Trung Tran" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10080311" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055250v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar De-Luca" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6020032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frias-Cacho" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Dan Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grolleau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12050565" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589400v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemartinel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. de Luca" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109352" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055237v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040066" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05335293v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag Chowdhury" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Tran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Qui Thanh Hoai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gunture" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05950a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-Cesar de Luca" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5020060" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493164v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matsuzaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.108474" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016247v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tran" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tung" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachan" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Losic" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.086" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995814v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alton Turner" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Mccoy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cao" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Karoui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Maswadeh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2020.100578" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108911" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055184v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3040109" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chabaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201903280" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484610v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barb&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107884" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486301v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoual" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.10.018" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069307v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Tripathi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Choudhary" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sonkar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2018.01.001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWXGWSDX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pillin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longrais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.03.023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL96FJS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069331v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634182" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069318v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors6040064" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069310v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Longrais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2018.1494772" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008165v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rothan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Muller" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/APPLRHEOL-27-64182" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690001v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.02.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKWK7WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690000v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa9410" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors5030022" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05157710v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Tung" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh Karunagaran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tran" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gao" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag-Chowdhary" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110754v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Kim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.07.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VP7XGPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bevan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W02TPQ5V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110739v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2016.1227546" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb02583h" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05157662v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Feller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Kim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suh" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RK1C3K9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987655v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115428v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duarte" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celton V." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01041H" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011514v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kim Tae" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang S. Suh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7557-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987598v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Levin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grunlan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/1/015008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985347v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987619v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985365v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panwar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Du" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985353v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kumar" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985369v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987589v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am300594t" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987555v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.10.077" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKMGH01Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714624v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijandra Kumar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714641v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.03.034" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDBHG5T5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714636v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Park" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.11.006" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987571v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM34806C" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714648v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30527E" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716215v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Lu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03779F" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716192v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kim" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714661v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ayadi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Elgasri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Mezghani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Elhaouani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716201v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haddi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amari" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493942v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W Macosko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moaddel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj Park" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Choi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493984v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987547v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.01.036" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37Q1QSJK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396637v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvree" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494917v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1143-KK05-14" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403411v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494738v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prochazka" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455063v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Malik" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2005.01.020" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC569BL1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454997v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1835341" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454926v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaput" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-004-0369-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-101PWLBH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454912v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.04.019" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGD8TB9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002729v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laquintinie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahuec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016250v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016112v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016108v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Correa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ueda" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016066v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132497v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560540v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Laquintinie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617932" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071670v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Laquintinie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623672v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017729v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017209v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017795v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag Chowdhury" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017205v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017711v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017828v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017812v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017211v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017842v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017776v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404173v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495609v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400737v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495613v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400741v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600499v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600496v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400749v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402331v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600344v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400746v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400755v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600296v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600287v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402361v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404167v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600291v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400756v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400752v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400758v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400760v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497059v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00073699v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717584v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496626v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496627v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495857v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luizi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400150v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Luizi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718785v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718782v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717575v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Tung" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403420v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.05.006" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-436H6F9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400199v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9694-9274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096899069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ledru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/4DP-06-2025-0014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sachan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15110742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lafont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104875" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veena Choudhary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13070226" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemartinel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9080435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13010015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Asano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ueda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Yamawaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Matsuzaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2025.2459672" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05418642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Liga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Gimelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Podlesnikar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cviji&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pontone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Josselin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2335233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa-Galeote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poppinga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202310122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L.C. Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano M.B. Cordeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Ichihara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Kajiwara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2023.2260233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05418608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Neglia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac640" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Delliou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Trung Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10080311" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frias-Cacho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Dan Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12050565" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar De-Luca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6020032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemartinel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. de Luca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109352" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040066" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05335293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag Chowdhury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Qui Thanh Hoai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gunture" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05950a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-Cesar de Luca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5020060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tung" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Losic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matsuzaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.108474" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alton Turner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Mccoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Karoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Maswadeh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2020.100578" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108911" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barb&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107884" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3040109" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chabaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201903280" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486301v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoual" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.10.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pillin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longrais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.03.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL96FJS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Tripathi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Choudhary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sonkar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2018.01.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWXGWSDX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors6040064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634182" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069310v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Longrais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2018.1494772" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rothan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Muller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/APPLRHEOL-27-64182" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690001v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.02.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKWK7WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa9410" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697270v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors5030022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb02583h" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Tung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Kim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.07.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VP7XGPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bevan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W02TPQ5V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110739v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2016.1227546" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05157662v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Feller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987640v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Kim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RK1C3K9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987655v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duarte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celton V." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01041H" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011514v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kim Tae" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang S. Suh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7557-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987619v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985365v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panwar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Du" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987598v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Levin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grunlan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/1/015008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985353v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kumar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985369v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714636v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijandra Kumar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Park" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.11.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.03.034" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDBHG5T5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714624v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987589v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am300594t" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987555v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.10.077" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKMGH01Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM34806C" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714648v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30527E" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716201v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haddi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714661v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ayadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Elgasri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Mezghani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Elhaouani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Lu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716215v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03779F" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493942v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W Macosko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moaddel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj Park" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Choi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987547v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.01.036" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37Q1QSJK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396637v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvree" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494917v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1143-KK05-14" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403411v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455063v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Malik" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2005.01.020" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC569BL1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494738v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prochazka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1835341" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.04.019" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGD8TB9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454926v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaput" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-004-0369-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-101PWLBH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002729v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laquintinie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahuec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016250v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016108v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Correa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ueda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016066v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132497v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Laquintinie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617932" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071670v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Laquintinie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623672v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017711v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017795v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag Chowdhury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017205v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017209v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017729v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017828v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017812v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017211v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017842v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017776v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400737v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404173v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495609v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495613v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600499v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600496v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402361v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600287v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400755v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600296v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600344v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400746v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402331v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400749v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404167v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600291v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400756v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400758v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400760v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497059v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00073699v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717584v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496626v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496627v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495857v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luizi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400150v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Luizi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718785v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718782v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717575v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Tung" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403420v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.05.006" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-436H6F9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400199v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>