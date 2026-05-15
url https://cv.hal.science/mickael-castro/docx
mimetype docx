--- v1 (2026-04-22)
+++ v2 (2026-05-15)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mickael CASTRO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mickael-castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9694-9274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096899069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printed hydromorph biocomposites with shape change and force generation properties: progress towards structural actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4D Printing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.116-133. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/4DP-06-2025-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Olfactive Prints from Artificial Lung Cancer Volatolome with Nanocomposite-Based vQRS Arrays for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (11), pp.742. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15110742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient energy-dissipative bioinspired architectured composite materials with high mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109, pp.104875. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2025.104875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Chemo-Resistive Response of POSS Nano-Spacers in PS- and PMMA-Based Quantum Resistive Vapour Sensors (vQRS) Used for Cancer Biomarker Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.226. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13070226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Monitoring of Thermoset Polymer Composites’ Curing with Embedded Nanocomposite Sensors: A Key Step Towards Process 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.435. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9080435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatolomics for Anticipated Diagnosis of Cancers with Chemoresistive Vapour Sensors: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-wise compaction 3D printing: void reduction and interfacial enhancement for continuous carbon fiber–reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yamawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2025.2459672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment and outcomes of chronic coronary syndromes: the EORP EURECA imaging registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Liga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Gimelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Podlesnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cvijić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Pontone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (39), pp.3922-3927. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal coupling on 4D-printed biocomposites as key for meteosensitive shape-changing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlie Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2024.2335233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Water Diffusion Inside Smart 4D-Printed HBC by Functional Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa-Galeote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poppinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202310122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene woven fabric-polydimethylsiloxane piezoresistive films for smart multi-stimuli responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana L.C. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano M.B. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.112940. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Sensor Array-Based Analytical Technologies for Quality Control of Food and Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.4017. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23084017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical performance of continuous carbon fibre composite materials produced by a modified 3D printer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Grabow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.e13581. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing with tension and compaction: prevention of fiber waviness in 3D-printed continuous carbon fiber-reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruki Ichihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Kajiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2023.2260233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cardiac imaging in chronic coronary syndromes: the EURECA Imaging registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Liga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Gimelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Podlesnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cvijić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.142-158. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehac640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new bio‐based and biodegradable blends of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate) and poly(butylene‐co‐succinate‐co‐adipate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (19), pp.52124. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.52124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Strategies Based on Sensors for Chronic Wound Monitoring and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.311. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors10080311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of In-Service Coating Health Monitoring Technologies: Towards “Smart” Neural-Like Networks for Condition-Based Preventive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frias-Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Dan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.565. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings12050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Nanocarbon-Based Solutions for the Structural Health Monitoring of Composite Parts Used in Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-César De-Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and strain monitoring in glass fiber reinforced epoxy laminates with embedded quantum resistive sensors (QRSs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2022.109352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Selectivity and Sensitivity to Biomarkers of Quantum Resistive Vapour Sensors Used for Volatolomics with Nanoarchitectured Carbon Nanotubes or Graphene Platelets Connected by Fullerene Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors9040066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of diesel engine exhaust waste into onion-like carbon nanoparticles for integrated degradation sensing in nano-biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Qui Thanh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gunture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (7), pp.3675-3682. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nj05950a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping and Damage Tracking in Carbon Fiber Reinforced Epoxy Composites during Dynamic Bending Until Fracture with Quantum Resistive Sensors in Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-Cesar de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs5020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux inspirés d'une pomme de pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sprayed polyurethane functionalized graphene / carbon nanotubes hybrid architectures to enhance the piezo-resistive response of quantum resistive pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Losic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.564 - 579. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the mechanical properties of 3D-printed continuous flax/PLA biocomposites by controlling the slicing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.108474 -. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2020.108474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced detection of volatile organic compounds (VOCs) by caffeine modified carbon nanotube junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alton Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennaceur Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Maswadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100578. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoso.2020.100578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of 3D and 4D printing of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.108911 -. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of continuous flax fibre reinforced biocomposites for structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.107884 -. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Carbon Nanotubes Enhanced Structural Composites with Improved Toughness and Damage Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.109. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs3040109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Electro-Thermo-Hygro Reversible Shape-Changing Materials by 4D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (40), pp.1903280. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201903280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical properties of 3D printed continuous carbon and glass fibre reinforced polyamide composite for outdoor structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.94 - 105. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity responsive actuation of bioinspired hygromorph biocomposites (HBC) for adaptive structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed investigation of damage in composites with embedded quantum resistive strain sensors (sQRS), acoustic emission (AE) and digital image correlation (DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.79-85. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green carbon nanostructured quantum resistive sensors to detect volatile biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Sonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water Molecules on the Detection of Volatile Organic Compounds (VOC) Cancer Biomarkers by Nanocomposite Quantum Resistive Vapor Sensors vQRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors6040064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor and Pressure Sensors Based on Cellulose Nanofibers and Carbon Nanotubes Aerogel with Thermoelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendran Muthuraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Seantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/JRM.2017.634182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial nanocomposite sensors (sQRS) for the core monitoring of polymer composites' fatigue and damage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2018.1494772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual time dependent rheological behavior of a concentrated suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (6), pp.64182. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3933/APPLRHEOL-27-64182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromorph Si Composites: Effect of fibre content and interfacial strength on the actuation performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural fibres actuators for smart bio-inspired hygromorph biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aa9410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vQRS Based on Hybrids of CNT with PMMA-POSS and PS-POSS Copolymers to Reach the Sub-PPM Detection of Ammonia and Formaldehyde at Room Temperature Despite Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors5030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfonated poly(ether ether ketone) [SPEEK] nanocomposites based on hybrid nanocarbons for the detection and discrimination of some lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tb02583h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the sensitivity of graphene/polyurethane nanocomposite flexible piezo-resistive pressure sensors with magnetite nano-spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.450-460. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of wood fibre biocomposites From mechanical to actuation functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fibers - epoxy with embedded nanocomposite sensors to design lightweight smart bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (3), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2016.1227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of carbon nanotube sensing interphase to probe composites’ interfacial damage in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisday Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ménand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217 (14), pp.1620 - 1628. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene-Fe3O4/PIL-PEDOT for the design of sensitive and stable quantum chemo-resistive VOC sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity of Chemoresistive Sensors Made of Chemically Functionalized Carbon Nanotube Random Networks for Volatile Organic Compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive QRS made by supramolecular assembly of functionalized cyclodextrins and graphene for the detection of lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celton V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TB01041H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stability silver nanoparticles-graphene/poly(ionic liquid)-based chemoresistive sensors for volatile organic compounds' detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Kim Tae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (16), pp.3995-4004. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7557-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive vapour sensors made of polymer coated carbon nanotubes random networks for biomarkers detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (20), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cysteine Proteases on the Structural and Mechanical Properties of Collagen Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5940-5950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An e-nose made of carbon nanotube based quantum resistive sensors for the detection of eighteen polar/nonpolar VOC biomarkers of lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.4563-4575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible latex--polyaniline segregated network composite coating capable of measuring large strain on epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.S. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.015008. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/1/015008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(isobutylene-co-isoprene)/reduced graphene oxide nanocomposites for barrier, dielectric and sensingapplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivuni Kishor Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.109-112. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2013.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple technique for the simultaneous determination of solvent diffusion coefficient in polymer by Quantum Resistive Sensors and FT-IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.487-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid film of chemically modified graphene and vapor-phase-polymerized PEDOT for electronic nose applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2789-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of carbon nanotubes-polyelectrolyte sensors sensitivity by electrostatic layer by layer assembly (eLbL) for the detection of volatile organic compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 88, pp.396-402. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the chemo-resistive response of self-assembled polysaccharide-CNT sensors by chain conformation at tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (10), pp.3627-3634. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, V 161, pp.621-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Skin for Strain Monitoring Made of PC-CNT Conductive Polymer Nanocomposite Sprayed Layer by Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (7), pp.3508-3516. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am300594t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene quantum resistive sensing skin for the detection of alteration biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (40), pp.21754-21766. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM34806C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled conductive junction gap for chitosan-carbon nanotube quantum resistive vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.10656-10664. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM30527E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel e-nose for the discrimination of volatile organic biomarkers with an array of carbon nanotubes (CNT) conductive polymer nanocomposites (CPC) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 159 (Issue 1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of radial flow in the die entrance region on gross melt fracture of PDMS extrudate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elgasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Elhaouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 166 (Issues 12-13), pp.661-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-sensitivity of latex-based films containing segregated networks of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 155 (Issue 1), pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architecture of carbon nanotube decorated poly(methyl methacrylate) microbead vapour sensors assembled by spray layer by layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.4142-4149. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JM03779F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer by layer for volatile organic compound sensing .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.908-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comparison of methods to measure yield stress of concentrated surfactants.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W Macosko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (1), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanoparticle-carbon nanotube hybrid network vapour sensors with switchable chemo-electrical polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bj Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.255501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer-by-layer for volatile organic compound sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (3), pp.908-915. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.138-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo- and Chemo-electrical Behavior of Carbon Nanotube Filled Co-continuous Conductive Polymer Nanocomposites (CPC) to Develop Amperometric Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Res. Soc. Symp. Proc. Volume 1143E, Warrendale, PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1143-KK05-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube/poly(e-caprolactone) composite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.1930-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation during melt processing of poly(ethylene oxide), poly(vinylidenefluoride-co-hexafluoropropylene) and their blends in the presence of additives, for conducting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (4), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2005.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comportement rhéologique de type « gel » dans les mélanges de polymères incompatibles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Celle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocontinuity in immiscible polymer blends: A gel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (1), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.1835341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical description of low frequency viscoelastic behaviour in immiscible polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (12), pp.4095-4104. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2004.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-continuity interval in immiscible polymer blends by dynamic mechanical spectroscopy in the molten and solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (5), pp.417-426. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-004-0369-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically inspired 4D printing of high performance composite materials with temperature triggered shape-change for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites meet Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-resistive polymer nanocomposite transducers for the detection of neurotoxic chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Conference on Advanced Materials for Defence – AuxDefence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de restitution du défi BIOMIMETISME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution du défi BIOMIMETISME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D PRINTING OF MULTI-STIMULABLES COMPOSITES FOR SHAPE -CHANGING STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D printing of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printing of composite for morphing purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D et 4D de matériaux composites à fibres de carbone continues : des applications structurelles au morphing de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018: 25th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.705-708, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes d'actionneur des pommes de pin pour améliorer les performances des biocomposites hygromorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive CPC vapour sensors for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of conductive polymer nano composites (CPC) sensors in the core of composite structures for the monitoring of static and dynamic deformation in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of POSS on the Molecular Selectivity of CNT Based Hybrid Chemical Vapour Sensor for the Anticipated Diagnosis of Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanocompsites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring with conductive network applied to biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFFSTAR Franco-Japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of biocomposite for lightweight structure : sensing interfacial mechanisms and health monitoring with conductive nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Chemo- and Piezo- Resistive sensors based on Conductive Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux nanocomposites à partir de nanotubes de carbone fonctionnalisés par polymérisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Société Chimique Algérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Béjaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR 17: World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart conductive polymer nanocomposites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th meeting of American Association for Advancement of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Polypropylene/Polycaprolactone Carbon Nanotubes based Bi-phasic Conducting Polymer Composite as temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYCHAR17 &amp;quot;Word forum on advanced materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word forum on advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies PAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-Carbon Nanotube Conductive Polymer nanoComposites as a Smart Material for Vapour Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I - Etude rhéologique d'un mélange de polymères incompatibles II- Composites polymères conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Rhéologie, UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du recyclage sur les propriétés thermoélectriques de nanoComposite Polymère Conducteurs (CPC) co-continus PP/PCL-CNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Polymer nanoComposites (CPC): Nanocharacterisation of layer by layer sprayed PMMA-CNT vapour sensors by C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français des Polymères Section Ouest,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed Conductive Polymer nanoComposites (CPC) based vapor sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du G.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed conductive polymer nanocomposites for vapour sensing: comparison of sensitivity of poly(amide12) and poly(ethylene terephthalate) matrices filled with in multi-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of carbon nanotubes percolation by electrical and rheological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Polymères Conducteurs (CPC): Smart Plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Conductive Polymer Composites: Sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de morphologie pendant le processus de mélanges des polymères incompatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie et procédés de transformation (GFR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France. 337p + 1CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00073699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: Preparation, Properties &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. T. Mc Nally, Whoodhead Publishing Ltd, pp 848, 2011, ISBN 1845697618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Conductive BioNanoComposites for Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites with Biodegradable Polymers: Synthesis, Properties and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Mittal, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 24: Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: synthesis, properties and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Mc Nally, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2008109968. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : LP.NANO.018B/WO. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy - carbon nanotube nanocomposites: Toughness & Health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compound (VOC) sensors made of polymer-carbon nanofiller films hierarchically assembled by spray LbL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ionic liquids)-functionalized graphene based sensors for intelligent food packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapour sensing with conductive polymer nanocomposites (CPC): Polycarbonate-carbon nanotubes transducers with hierarchical structure processed by spray layer by layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et mise au point de films par extrusion pour une application de batterie lithium-polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId414"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mickael CASTRO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mickael-castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9694-9274</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">096899069</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=2LXuL_MAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment and outcomes of chronic coronary syndromes: the EORP EURECA imaging registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Liga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Gimelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Podlesnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cvijić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Pontone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 46 (39), pp.3922-3927. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehaf594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printed hydromorph biocomposites with shape change and force generation properties: progress towards structural actuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4D Printing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1 (2), pp.116-133. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/4DP-06-2025-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Core Monitoring of Thermoset Polymer Composites’ Curing with Embedded Nanocomposite Sensors: A Key Step Towards Process 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (8), pp.435. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs9080435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient energy-dissipative bioinspired architectured composite materials with high mechanical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.L. Pichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Maheo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 109, pp.104875. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2025.104875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant Chemo-Resistive Response of POSS Nano-Spacers in PS- and PMMA-Based Quantum Resistive Vapour Sensors (vQRS) Used for Cancer Biomarker Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (7), pp.226. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13070226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Olfactive Prints from Artificial Lung Cancer Volatolome with Nanocomposite-Based vQRS Arrays for Healthcare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (11), pp.742. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15110742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatolomics for Anticipated Diagnosis of Cancers with Chemoresistive Vapour Sensors: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (1), pp.15. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors13010015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layer-wise compaction 3D printing: void reduction and interfacial enhancement for continuous carbon fiber–reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuki Asano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masao Yamawaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2025.2459672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05350999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling the Water Diffusion Inside Smart 4D-Printed HBC by Functional Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fruleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa-Galeote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poppinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (4), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202310122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygro-thermal coupling on 4D-printed biocomposites as key for meteosensitive shape-changing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Josselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëlie Di Cesare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Colinart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual and Physical Prototyping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (1), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17452759.2024.2335233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on Sensor Array-Based Analytical Technologies for Quality Control of Food and Beverages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (8), pp.4017. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23084017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical performance of continuous carbon fibre composite materials produced by a modified 3D printer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia Grabow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (3), pp.e13581. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2023.e13581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene woven fabric-polydimethylsiloxane piezoresistive films for smart multi-stimuli responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana L.C. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiano M.B. Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.112940. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing with tension and compaction: prevention of fiber waviness in 3D-printed continuous carbon fiber-reinforced thermoplastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naruki Ichihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaro Kajiwara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09243046.2023.2260233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cardiac imaging in chronic coronary syndromes: the EURECA Imaging registry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danilo Neglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Liga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Gimelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomaž Podlesnikar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Cvijić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Heart Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44 (2), pp.142-158. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurheartj/ehac640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact and strain monitoring in glass fiber reinforced epoxy laminates with embedded quantum resistive sensors (QRSs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Fouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 221, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2022.109352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a new bio‐based and biodegradable blends of poly(3‐hydroxybutyrate‐co‐3‐hydroxyvalerate) and poly(butylene‐co‐succinate‐co‐adipate)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Le Delliou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vitrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Domenek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (19), pp.52124. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.52124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03539633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Strategies Based on Sensors for Chronic Wound Monitoring and Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manh-Trung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willy Allegre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (8), pp.311. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors10080311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of In-Service Coating Health Monitoring Technologies: Towards “Smart” Neural-Like Networks for Condition-Based Preventive Maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Frias-Cacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dang-Dan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Grolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.565. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings12050565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Nanocarbon-Based Solutions for the Structural Health Monitoring of Composite Parts Used in Renewable Energies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-César De-Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (2), pp.32. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6020032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting Selectivity and Sensitivity to Biomarkers of Quantum Resistive Vapour Sensors Used for Volatolomics with Nanoarchitectured Carbon Nanotubes or Graphene Platelets Connected by Fullerene Junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.66. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors9040066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upgrading of diesel engine exhaust waste into onion-like carbon nanoparticles for integrated degradation sensing in nano-biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ta Qui Thanh Hoai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Gunture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 45 (7), pp.3675-3682. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d0nj05950a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain Mapping and Damage Tracking in Carbon Fiber Reinforced Epoxy Composites during Dynamic Bending Until Fracture with Quantum Resistive Sensors in Array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lemartinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Fouché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio-Cesar de Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (2), pp.60. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs5020060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des matériaux inspirés d'une pomme de pin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D sprayed polyurethane functionalized graphene / carbon nanotubes hybrid architectures to enhance the piezo-resistive response of quantum resistive pressure sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Losic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.564 - 579. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2020.05.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the mechanical properties of 3D-printed continuous flax/PLA biocomposites by controlling the slicing parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 203, pp.108474 -. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2020.108474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced detection of volatile organic compounds (VOCs) by caffeine modified carbon nanotube junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alton Turner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyler Mccoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennaceur Karoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waleed Maswadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano-Structures &amp; Nano-Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100578. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nanoso.2020.100578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04995814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of 3D and 4D printing of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryosuke Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, pp.108911 -. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2020.108911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of continuous flax fibre reinforced biocomposites for structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 180, pp.107884 -. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2019.107884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites à Empilement Asymétrique pour l’Étude des Couplages Hygro-mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (4), pp.243-252. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18280/rcma.290408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional Carbon Nanotubes Enhanced Structural Composites with Improved Toughness and Damage Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (4), pp.109. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs3040109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioinspired Electro-Thermo-Hygro Reversible Shape-Changing Materials by 4D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (40), pp.1903280. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.201903280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04589372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromechanical properties of 3D printed continuous carbon and glass fibre reinforced polyamide composite for outdoor structural applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26, pp.94 - 105. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.addma.2019.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humidity responsive actuation of bioinspired hygromorph biocomposites (HBC) for adaptive structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Keryvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Pernes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116, pp.36-45. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2018.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Green carbon nanostructured quantum resistive sensors to detect volatile biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. K. Sonkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2018.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossed investigation of damage in composites with embedded quantum resistive strain sensors (sQRS), acoustic emission (AE) and digital image correlation (DIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 160, pp.79-85. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2018.03.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapor and Pressure Sensors Based on Cellulose Nanofibers and Carbon Nanotubes Aerogel with Thermoelectric Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajendran Muthuraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Seantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (3), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7569/JRM.2017.634182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Water Molecules on the Detection of Volatile Organic Compounds (VOC) Cancer Biomarkers by Nanocomposite Quantum Resistive Vapor Sensors vQRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors6040064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfacial nanocomposite sensors (sQRS) for the core monitoring of polymer composites' fatigue and damage analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvam Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bellegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (3), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2018.1494772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02069310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vQRS Based on Hybrids of CNT with PMMA-POSS and PS-POSS Copolymers to Reach the Sub-PPM Detection of Ammonia and Formaldehyde at Room Temperature Despite Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (3), </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/chemosensors5030022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual time dependent rheological behavior of a concentrated suspension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hebraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bouquey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (6), pp.64182. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3933/APPLRHEOL-27-64182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygromorph Si Composites: Effect of fibre content and interfacial strength on the actuation performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.142-149. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural fibres actuators for smart bio-inspired hygromorph biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Réquilé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (12), pp.125009. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665X/aa9410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisday Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Zaborova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Ménand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 217 (14), pp.1620 - 1628. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the sensitivity of graphene/polyurethane nanocomposite flexible piezo-resistive pressure sensors with magnetite nano-spacers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108, pp.450-460. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2016.07.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of wood fibre biocomposites From mechanical to actuation functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bevan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 96, pp.106-114. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2016.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flax fibers - epoxy with embedded nanocomposite sensors to design lightweight smart bio-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. M. Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (3), pp.125-134. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20550324.2016.1227546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02110739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfonated poly(ether ether ketone) [SPEEK] nanocomposites based on hybrid nanocarbons for the detection and discrimination of some lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veena Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (2), pp.348-359. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tb02583h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of carbon nanotube sensing interphase to probe composites’ interfacial damage in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag-Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50 (1), pp.109-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene-Fe3O4/PIL-PEDOT for the design of sensitive and stable quantum chemo-resistive VOC sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 74, pp.104-112. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2014.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectivity of Chemoresistive Sensors Made of Chemically Functionalized Carbon Nanotube Random Networks for Volatile Organic Compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.26-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive QRS made by supramolecular assembly of functionalized cyclodextrins and graphene for the detection of lung cancer VOC biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sananda Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand E.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celton V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4TB01041H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High stability silver nanoparticles-graphene/poly(ionic liquid)-based chemoresistive sensors for volatile organic compounds' detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Kim Tae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kwang S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 406 (16), pp.3995-4004. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00216-013-7557-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive vapour sensors made of polymer coated carbon nanotubes random networks for biomarkers detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (20), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Cysteine Proteases on the Structural and Mechanical Properties of Collagen Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Panwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.5940-5950</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of poly(isobutylene-co-isoprene)/reduced graphene oxide nanocomposites for barrier, dielectric and sensingapplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadasivuni Kishor Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allisson Saiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delbreilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.109-112. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2013.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible latex--polyaniline segregated network composite coating capable of measuring large strain on epoxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.S. Levin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (1), pp.015008. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0964-1726/22/1/015008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An e-nose made of carbon nanotube based quantum resistive sensors for the detection of eighteen polar/nonpolar VOC biomarkers of lung cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.4563-4575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple technique for the simultaneous determination of solvent diffusion coefficient in polymer by Quantum Resistive Sensors and FT-IR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.K. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.487-494</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid film of chemically modified graphene and vapor-phase-polymerized PEDOT for electronic nose applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.2789-2794</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00985369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, V 161, pp.621-628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailoring the chemo-resistive response of self-assembled polysaccharide-CNT sensors by chain conformation at tunnel junctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (10), pp.3627-3634. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.carbon.2012.03.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine control of carbon nanotubes-polyelectrolyte sensors sensitivity by electrostatic layer by layer assembly (eLbL) for the detection of volatile organic compounds (VOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.T. Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grunlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 88, pp.396-402. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2011.11.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensing Skin for Strain Monitoring Made of PC-CNT Conductive Polymer Nanocomposite Sprayed Layer by Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (7), pp.3508-3516. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/am300594t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-multi-wall carbon nanotube conductive biopolymer nanocomposite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 161 (1), pp.621-628. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.10.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graphene quantum resistive sensing skin for the detection of alteration biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.Y. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.S. Suh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (40), pp.21754-21766. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM34806C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled conductive junction gap for chitosan-carbon nanotube quantum resistive vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.10656-10664. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2JM30527E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel e-nose for the discrimination of volatile organic biomarkers with an array of carbon nanotubes (CNT) conductive polymer nanocomposites (CPC) sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Haddi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 159 (Issue 1), pp.213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel architecture of carbon nanotube decorated poly(methyl methacrylate) microbead vapour sensors assembled by spray layer by layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.4142-4149. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C0JM03779F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of radial flow in the die entrance region on gross melt fracture of PDMS extrudate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Elgasri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrazek Mezghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foued Elhaouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 166 (Issues 12-13), pp.661-666</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00714661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-sensitivity of latex-based films containing segregated networks of carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.S. Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 155 (Issue 1), pp.28-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer-by-layer for volatile organic compound sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Lu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81 (3), pp.908-915. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.talanta.2010.01.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comparison of methods to measure yield stress of concentrated surfactants.”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.W Macosko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moaddel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Giles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (1), pp.81-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyaniline nanoparticle-carbon nanotube hybrid network vapour sensors with switchable chemo-electrical polarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bj Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Choi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.255501</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive bio-Polymer nano-Composites (CPC): Chitosan-carbon nanotube transducers assembled via spray layer by layer for volatile organic compound sensing .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Talanta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 81, pp.908-915</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00493984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Grohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rinaudo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.138-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo- and Chemo-electrical Behavior of Carbon Nanotube Filled Co-continuous Conductive Polymer Nanocomposites (CPC) to Develop Amperometric Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mater. Res. Soc. Symp. Proc. Volume 1143E, Warrendale, PA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1557/PROC-1143-KK05-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon nanotube/poly(e-caprolactone) composite vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.1930-1942</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Comportement rhéologique de type « gel » dans les mélanges de polymères incompatibles”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Celle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00494738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal degradation during melt processing of poly(ethylene oxide), poly(vinylidenefluoride-co-hexafluoropropylene) and their blends in the presence of additives, for conducting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Degradation and Stability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91 (4), pp.634-640. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2005.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00455063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cocontinuity in immiscible polymer blends: A gel approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 49 (1), pp.149-160. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.1835341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-continuity interval in immiscible polymer blends by dynamic mechanical spectroscopy in the molten and solid state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rheologica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 43 (5), pp.417-426. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00397-004-0369-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and theoretical description of low frequency viscoelastic behaviour in immiscible polymer blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (12), pp.4095-4104. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2004.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologically inspired 4D printing of high performance composite materials with temperature triggered shape-change for space applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Dirrenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Scarpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ugo Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - European Conference on Composite Materials - Composites meet Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D printing of composite for morphing purpose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D and 4D printing of natural fibre biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Correa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Matsuzaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemo-resistive polymer nanocomposite transducers for the detection of neurotoxic chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Conference on Advanced Materials for Defence – AuxDefence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05002729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées de restitution du défi BIOMIMETISME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de restitution du défi BIOMIMETISME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D PRINTING OF MULTI-STIMULABLES COMPOSITES FOR SHAPE -CHANGING STRUCTURES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FabAddComp JST Fabrication additive des Composites 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impression 3D et 4D de matériaux composites à fibres de carbone continues : des applications structurelles au morphing de structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Chabaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2018: 25th IEEE International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, France. pp.705-708, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2018.8617932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A functionalized carbon nanotube based electronic nose for the detection of nerve agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. S. Laquintinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Lahuec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th IEEE International Conference on Electronics, Circuits and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Bordeaux, FRANCE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biocomposites à empilement non symétrique pour étudier l'influence des déformations hygroscopiques sur leur comportement hydrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Célino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mael Péron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jacquemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compréhension des mécanismes d'actionneur des pommes de pin pour améliorer les performances des biocomposites hygromorphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johnny Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health monitoring with conductive network applied to biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IFFSTAR Franco-Japonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of biocomposite for lightweight structure : sensing interfacial mechanisms and health monitoring with conductive nanocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanocompsites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Chemo- and Piezo- Resistive sensors based on Conductive Polymer Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of conductive polymer nano composites (CPC) sensors in the core of composite structures for the monitoring of static and dynamic deformation in composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Longrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum resistive CPC vapour sensors for environmental monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Francisco, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of POSS on the Molecular Selectivity of CNT Based Hybrid Chemical Vapour Sensor for the Anticipated Diagnosis of Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Choudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMAST 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and damage of smart biocomposite for lightweight structure : S-BioComp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage assessment in biocomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEET for Innovation Worshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bath, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">polymers for advanced technologies PAT 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Jérusalem, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polychar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration de matériaux nanocomposites à partir de nanotubes de carbone fonctionnalisés par polymérisation in situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Congrès de la Société Chimique Algérienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Béjaïa, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductive polymer nano-biocomposites (CPC): chitosan-carbon nanoparticle a good candidate to design polar vapour sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouvree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POLYCHAR 17: World Forum on Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recyclable Polypropylene/Polycaprolactone Carbon Nanotubes based Bi-phasic Conducting Polymer Composite as temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Madras, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart conductive polymer nanocomposites for sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">85th meeting of American Association for Advancement of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Houston, Texas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POLYCHAR17 &amp;quot;Word forum on advanced materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Word forum on advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed Conductive Polymer nanoComposites (CPC) based vapor sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29ème Colloque de la Section Ouest du G.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melt mixed conductive polymer nanocomposites for vapour sensing: comparison of sensitivity of poly(amide12) and poly(ethylene terephthalate) matrices filled with in multi-wall carbon nanotubes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macro 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Taipei, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conference of the chemical societies of the south eastern European countries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sofia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(lactic acid)-Carbon Nanotube Conductive Polymer nanoComposites as a Smart Material for Vapour Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conducting Polymer nanoComposites (CPC): Nanocharacterisation of layer by layer sprayed PMMA-CNT vapour sensors by C-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Balnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du groupe francais des Polymères Section Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of carbon nanotube grafting on chemo-electrical properties of Conductive Polymer nanoComposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du recyclage sur les propriétés thermoélectriques de nanoComposite Polymère Conducteurs (CPC) co-continus PP/PCL-CNT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées NanoScience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Journées Nanosciences de Bretagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I - Etude rhéologique d'un mélange de polymères incompatibles II- Composites polymères conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Rhéologie, UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du greffage sur les propriétés chémoélectriques des nanoComposites Polymères Conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bruzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupe Français des Polymères Section Ouest,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée Nanoscience de Bretagne (C'Nano)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00600291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of carbon nanotubes percolation by electrical and rheological measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Polymères Conducteurs (CPC): Smart Plastics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Colloque de la Section Ouest du G.F.P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Conductive Polymer Composites: Sensing applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Department of Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de morphologie pendant le processus de mélanges des polymères incompatibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prochazka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhéologie et procédés de transformation (GFR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nice, France. 337p + 1CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00073699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: Preparation, Properties &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. T. Mc Nally, Whoodhead Publishing Ltd, pp 848, 2011, ISBN 1845697618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 17: Conductive BioNanoComposites for Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanocomposites with Biodegradable Polymers: Synthesis, Properties and Future Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Mittal, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 24: Polymer CNT conductive nanocomposite for sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer carbon nanotube composites: synthesis, properties and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. Mc Nally, pp./, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : WO2008109968. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non destructive monitoring of polymer dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Luizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patent n° : LP.NANO.018B/WO. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epoxy - carbon nanotube nanocomposites: Toughness & Health monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile organic compound (VOC) sensors made of polymer-carbon nanofiller films hierarchically assembled by spray LbL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00718782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poly(ionic liquids)-functionalized graphene based sensors for intelligent food packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thanh Tung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapour sensing with conductive polymer nanocomposites (CPC): Polycarbonate-carbon nanotubes transducers with hierarchical structure processed by spray layer by layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbo Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijandra Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Feller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2009.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00403420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude et mise au point de films par extrusion pour une application de batterie lithium-polymère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId415"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E89E7DE"/>
+    <w:nsid w:val="21DDCE5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9694-9274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096899069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597230v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ledru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/4DP-06-2025-0014" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sachan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15110742" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279688v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lafont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104875" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140871v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veena Choudhary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13070226" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319322v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemartinel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9080435" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13010015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350999v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Asano" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ueda" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Yamawaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Matsuzaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2025.2459672" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05418642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Liga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Gimelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Podlesnikar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cviji&#263;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pontone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf594" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Josselin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2335233" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589422v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa-Galeote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poppinga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202310122" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tung" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L.C. Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano M.B. Cordeiro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112940" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055240v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084017" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589418v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Ichihara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Kajiwara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2023.2260233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05418608v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Neglia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac640" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539633v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Delliou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52124" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055249v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Trung Tran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10080311" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055239v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frias-Cacho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Dan Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grolleau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12050565" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055250v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar De-Luca" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6020032" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589400v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemartinel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouche" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. de Luca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109352" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055237v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040066" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05335293v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag Chowdhury" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Tran" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Qui Thanh Hoai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gunture" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05950a" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589393v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-Cesar de Luca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5020060" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016247v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tung" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Losic" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.086" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matsuzaki" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.108474" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alton Turner" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Mccoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cao" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Karoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Maswadeh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2020.100578" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108911" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484610v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barb&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107884" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055184v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3040109" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589372v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chabaud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201903280" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486301v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoual" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154451v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.10.018" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069295v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pillin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longrais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.03.023" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL96FJS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069307v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Tripathi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Choudhary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sonkar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2018.01.001" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWXGWSDX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069318v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors6040064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069331v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634182" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069310v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Longrais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2018.1494772" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008165v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rothan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Muller" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/APPLRHEOL-27-64182" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690001v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.02.004" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKWK7WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690000v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa9410" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697270v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors5030022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb02583h" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Tung" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Kim" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.07.018" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VP7XGPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bevan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W02TPQ5V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110739v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2016.1227546" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05157662v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Feller" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987640v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Kim" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suh" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.009" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RK1C3K9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987655v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duarte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celton V." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01041H" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011514v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kim Tae" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang S. Suh" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7557-y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987619v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985365v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panwar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Du" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985347v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987598v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Levin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grunlan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/1/015008" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985353v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kumar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985369v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714636v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijandra Kumar" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Park" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.11.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714641v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.03.034" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDBHG5T5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714624v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987589v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am300594t" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987555v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.10.077" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKMGH01Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM34806C" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714648v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30527E" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716201v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haddi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amari" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714661v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ayadi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Elgasri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Mezghani" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Elhaouani" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716192v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Lu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716215v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03779F" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493942v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W Macosko" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moaddel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giles" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716231v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj Park" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Choi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987547v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lu" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.01.036" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37Q1QSJK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396637v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvree" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494917v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1143-KK05-14" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403411v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455063v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Malik" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2005.01.020" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC569BL1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494738v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prochazka" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celle" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454997v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1835341" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454912v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.04.019" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGD8TB9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454926v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaput" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-004-0369-4" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-101PWLBH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002729v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laquintinie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahuec" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016250v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016112v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016108v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Correa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ueda" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016066v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132497v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Laquintinie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617932" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071670v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Laquintinie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623672v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017711v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017795v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag Chowdhury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017205v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017209v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017729v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017828v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017812v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017211v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017842v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017776v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400737v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404173v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495609v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495613v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600499v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600496v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402361v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600287v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400755v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600296v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600344v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400746v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402331v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400749v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404167v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600291v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400756v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400758v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400760v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497059v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00073699v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717584v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496626v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496627v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495857v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luizi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400150v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Luizi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718785v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718782v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717575v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Tung" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403420v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.05.006" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-436H6F9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400199v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-castro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9694-9274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/096899069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=2LXuL_MAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05418642v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Liga" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Gimelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Podlesnikar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Cviji&#263;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Pontone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehaf594" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597230v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ledru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/4DP-06-2025-0014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319322v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lemartinel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Feller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9080435" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279688v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Pichard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maheo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Dirrenberger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Castro" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lafont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104875" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140871v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sachan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veena Choudhary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Feller" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13070226" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348921v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15110742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05050489v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors13010015" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Asano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ueda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masao Yamawaki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryosuke Matsuzaki" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2025.2459672" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589422v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fruleux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa-Galeote" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poppinga" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kui Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202310122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Josselin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Di Cesare" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colinart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Scarpa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17452759.2024.2335233" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055240v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Castro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23084017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03991012v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia Grabow" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toumi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ueda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2023.e13581" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055241v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tung" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L.C. Pereira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano M.B. Cordeiro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112940" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naruki Ichihara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Kajiwara" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09243046.2023.2260233" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05418608v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Neglia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehac640" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemartinel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Fouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. de Luca" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Feller" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2022.109352" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539633v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Delliou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vitrac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bruzaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52124" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055249v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manh-Trung Tran" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors10080311" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Frias-Cacho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang-Dan Nguyen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Grolleau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings12050565" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055250v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fouch&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-C&#233;sar De-Luca" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6020032" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors9040066" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05335293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag Chowdhury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Tran" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta Qui Thanh Hoai" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Gunture" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0nj05950a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio-Cesar de Luca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs5020060" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016247v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Tran" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Tung" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sachan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Losic" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2020.05.086" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493164v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Duigou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Matsuzaki" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.108474" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alton Turner" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Mccoy" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Cao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennaceur Karoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Maswadeh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nanoso.2020.100578" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492410v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Correa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2020.108911" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484610v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barb&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillou" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2019.107884" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589378v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael P&#233;ron" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine C&#233;lino" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jacquemin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290408" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055184v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pillin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs3040109" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589372v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chabaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201903280" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486301v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoual" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2019.01.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Keryvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pernes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2018.10.018" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069307v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. M. Tripathi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Choudhary" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Sonkar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2018.01.001" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWXGWSDX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069295v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bellegou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pillin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longrais" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2018.03.023" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL96FJS6-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069331v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendran Muthuraj" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Seantier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/JRM.2017.634182" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069318v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors6040064" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069310v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvam Nag-Chowdhury" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bellegou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Longrais" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2018.1494772" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697270v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors5030022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008165v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Rothan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Muller" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouquey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3933/APPLRHEOL-27-64182" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690001v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.02.004" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CNKWK7WK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690000v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel R&#233;quil&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665X/aa9410" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Tung" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Y. Kim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2016.07.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VP7XGPW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110764v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bevan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2016.02.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W02TPQ5V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110739v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vincent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550324.2016.1227546" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697262v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tb02583h" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05157662v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Feller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987640v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.Y. Kim" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Suh" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2014.03.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RK1C3K9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987655v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gatt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kumar" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115428v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duarte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand E." TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celton V." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4TB01041H" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011514v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kim Tae" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwang S. Suh" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7557-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987619v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985365v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Panwar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Du" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sharma" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114197v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadasivuni Kishor Kumar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allisson Saiter" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delbreilh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Feller" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2013.01.036" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GJZQ3HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987598v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.S. Levin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grunlan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/22/1/015008" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985347v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatterjee" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985353v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.K. Kumar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thomas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985369v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714624v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijandra Kumar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714641v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2012.03.034" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDBHG5T5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714636v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.T. Park" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2011.11.006" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987589v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am300594t" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987555v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.10.077" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKMGH01Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987571v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM34806C" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714648v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30527E" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716201v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Haddi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amari" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716215v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbo Lu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zhang" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03779F" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714661v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Ayadi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Elgasri" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazek Mezghani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Elhaouani" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716192v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Kim" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987547v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Lu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2010.01.036" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-37Q1QSJK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493942v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W Macosko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moaddel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Giles" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716231v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj Park" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Choi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396637v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouvree" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grohens" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaudo" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494917v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-1143-KK05-14" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403411v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bruzaud" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494738v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prochazka" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Barbier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celle" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455063v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Malik" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carrot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2005.01.020" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC569BL1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454997v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prochazka" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.1835341" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454926v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaput" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00397-004-0369-4" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-101PWLBH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454912v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.04.019" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGD8TB9Q-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855927v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Toumi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Lafont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016066v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016108v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Correa" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ueda" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05002729v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laquintinie" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lahuec" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016250v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05016112v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132497v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560540v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.S. Laquintinie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2018.8617932" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071670v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S. Laquintinie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621600v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623672v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017211v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017842v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017812v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017776v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nag Chowdhury" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017795v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017711v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017205v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017729v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017209v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017828v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600496v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruzaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400737v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404173v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495609v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400741v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495613v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600499v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400756v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400752v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600287v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402361v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400749v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Balnois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600344v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400746v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402331v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400755v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600296v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404167v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600291v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400758v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400760v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497059v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00073699v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbier" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717584v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496626v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496627v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495857v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Luizi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400150v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Luizi" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718785v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718782v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717575v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thanh Tung" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403420v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2009.05.006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-436H6F9X-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400199v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>