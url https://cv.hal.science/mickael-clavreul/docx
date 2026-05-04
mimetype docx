--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of Computer Programming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.103050. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.103050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scico.2023.103050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -708,89 +708,98 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Human Factors in Modeling / Modeling of Human Factors (HuFaMo'22)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Conference on Model Driven Engineering Languages and Systems (MODELS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGSOFT: Special Interest Group on Software Engineering; IEEE, Sep 2022, Montréal, Québec, Canada. pp.913-922, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3550356.3559098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03780438v1</w:t>
+                <w:t xml:space="preserve">hal-03855035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining human factors general trends from +100k UML class diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Savary-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -833,82 +842,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Model Driven Engineering Languages and Systems (MODELS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Human Factors in Modeling / Modeling of Human Factors (HuFaMo'22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3550356.3559098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03855035v1</w:t>
+                <w:t xml:space="preserve">hal-03780438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de conduite d’un fauteuil roulant électrique à l’aide d’oculométrie : une preuve de concept</w:t>
               </w:r>
@@ -2178,51 +2178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;ppner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780438v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3559098" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826705v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqiang Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305513" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jouault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Besnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Brun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Le Calvar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chhel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2023.103050" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461445v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Clavreul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5381/jot.2019.18.3.a2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234722v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greiner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan H&#246;ppner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Clavreul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234501v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime M&#233;r&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855035v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Savary-Leblanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Pallec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palanque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martinie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3550356.3559098" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153160v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Albers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492143v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C.2019.00061" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beaudoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Savaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21155-8_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00826705v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00684881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengqiang Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2305484.2305513" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00634943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mosser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Blay-Fornarino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. France" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-24485-8_21" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179856v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>