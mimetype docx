--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -234,364 +234,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Sampling Algorithm for Instance Incremental Learning on Imbalanced Document Datasets</w:t>
+                <w:t xml:space="preserve">Reviewing seas of data: Integrating image‐based bio‐logging and artificial intelligence to enhance marine conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-Cong Pham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">Marianna Chimienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Joseph</w:t>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspar Deloin</w:t>
+                <w:t xml:space="preserve">Vahid Seydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
+                <w:t xml:space="preserve">Stefan Schoombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jefferson T Hinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10032-025-00549-3⟩</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522462v1</w:t>
+                <w:t xml:space="preserve">hal-05206451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing seas of data: Integrating image‐based bio‐logging and artificial intelligence to enhance marine conservation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exemplar Sampling Algorithm for Instance Incremental Learning on Imbalanced Document Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Kato</w:t>
+                <w:t xml:space="preserve">Tri-Cong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Seydi</w:t>
+                <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Schoombie</w:t>
+                <w:t xml:space="preserve">Gaspar Deloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefferson T Hinke</w:t>
+                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10032-025-00549-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05206451v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep metric learning for end-to-end document classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri-Cong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1915,51 +1915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Souleiman Mahamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2036,64 +2036,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Souleiman Mahamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Voerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Voerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2908,533 +2908,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02549485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive document recognition system for lettrines</w:t>
+                <w:t xml:space="preserve">Systematic review and usability evaluation of writing mobile apps for children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+                <w:t xml:space="preserve">Malik Saad Missen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Asmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Nosheen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10032-019-00346-9⟩</w:t>
+              <w:t xml:space="preserve">New Review of Hypermedia and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13614568.2019.1677787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364856v1</w:t>
+                <w:t xml:space="preserve">hal-02364828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and usability evaluation of writing mobile apps for children</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An adaptive document recognition system for lettrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Nosheen</w:t>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Review of Hypermedia and Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-24. </w:t>
+              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13614568.2019.1677787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10032-019-00346-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364828v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpinionML—Opinion Markup Language for Sentiment Representation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recognition of Urdu Handwritten Characters Using Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujtaba Husnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Muhammad Saad Missen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Attik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Malik Muhammad Saad Missen</w:t>
+                <w:t xml:space="preserve">Muhammad Zeeshan Jhanidr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fahd Saleh Alotaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/sym11040545⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (13), pp.2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9132758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364762v1</w:t>
+                <w:t xml:space="preserve">hal-02364892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Urdu Handwritten Characters Using Convolutional Neural Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mujtaba Husnain</w:t>
+                <w:t xml:space="preserve">OpinionML—Opinion Markup Language for Sentiment Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Muhammad Saad Missen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shahzad Mumtaz</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyu Sang Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Zeeshan Jhanidr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">Fahd Saleh Alotaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (13), pp.2758. </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9132758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym11040545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364892v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of High-Dimensional Data by Pairwise Fusion Matrices Using t-SNE</w:t>
               </w:r>
@@ -3801,51 +3801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SentiML ++: an extension of the SentiML sentiment annotation scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Saad Missen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5510,64 +5510,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspar Deloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5958,269 +5958,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic Modeling for Expertise Finding using Fuzzy LDA-sBERT Clusters</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GlobalDoc: A Cross-Modal Vision-Language Framework for Real-World Document Image Retrieval and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanket Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Mr Rusiñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Arizona, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339414v1</w:t>
+                <w:t xml:space="preserve">hal-05491382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlobalDoc: A Cross-Modal Vision-Language Framework for Real-World Document Image Retrieval and Classification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topic Modeling for Expertise Finding using Fuzzy LDA-sBERT Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipendra Sharma Kafle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Talhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Hong Kong, Hong Kong SAR China. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3677389.3702525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491382v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VisHubGAT: Visible Connectivity and Hub Nodes for Multimodal Entity Extraction</w:t>
               </w:r>
@@ -6500,51 +6500,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspar Deloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6969,1065 +6969,1065 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Transfer Learning for Article Segmentation in Historical Newspapers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deepak Sharma</w:t>
+                <w:t xml:space="preserve">Evaluating the Impact of Khmer Font Types on Text Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannkinh Nom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">The ASEAN Conference on Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676213v1</w:t>
+                <w:t xml:space="preserve">hal-05188567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking du jeu de données NAS pour la séparation d'articles dans la presse ancienne ⋆</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nancy Girdhar</w:t>
+                <w:t xml:space="preserve">IDTrust: Deep Identity Document Quality Detection with Bandpass Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Voerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-RJCRI 2024 (COnférence en Recherche d’Information et Applications)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.00573⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676743v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KhmerST: A Low-Resource Khmer Scene Text Detection and Recognition Benchmark</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+                <w:t xml:space="preserve">Leveraging Transfer Learning for Article Segmentation in Historical Newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Girdhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Asian Conference on Computer Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140081v1</w:t>
+                <w:t xml:space="preserve">hal-04676213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIT: Label-Informed Transformers on Token-Based Classification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+                <w:t xml:space="preserve">Benchmarking du jeu de données NAS pour la séparation d'articles dans la presse ancienne ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Girdhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA-RJCRI 2024 (COnférence en Recherche d’Information et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04710036v1</w:t>
+                <w:t xml:space="preserve">hal-04676743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDTrust: Deep Identity Document Quality Detection with Bandpass Filtering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joris Voerman</w:t>
+                <w:t xml:space="preserve">KhmerST: A Low-Resource Khmer Scene Text Detection and Recognition Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannkinh Nom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.00573⟩</w:t>
+              <w:t xml:space="preserve">17th Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Haino, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-0917-8_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321954v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of Khmer Font Types on Text Recognition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+                <w:t xml:space="preserve">LIT: Label-Informed Transformers on Token-Based Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Thi Hong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ASEAN Conference on Emerging Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, LJUBLJANA, Slovenia. pp.144-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72437-4_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188567v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLMChain: Blockchain-based Reputation System for Sharing and Evaluating Large Language Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global-SEG: Text Semantic Segmentation Based on Global Semantic Pair Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Thi Hong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE International Conference on Computers, Software, and Applications (COMPSAC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC61105.2024.00067⟩</w:t>
+              <w:t xml:space="preserve">ICDAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.253-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70546-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04635760v1</w:t>
+                <w:t xml:space="preserve">hal-04695730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global-SEG: Text Semantic Segmentation Based on Global Semantic Pair Relations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">LLMChain: Blockchain-based Reputation System for Sharing and Evaluating Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Telnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.253-269, </w:t>
+              <w:t xml:space="preserve">48th IEEE International Conference on Computers, Software, and Applications (COMPSAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Osaka, Japan. pp.439-448, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70546-5_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC61105.2024.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695730v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIAS: Layout Information-Based Article Separation in Historical Newspapers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjun Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanh Thi Hong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8505,925 +8505,929 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRAS: A Semantic Textual-Cues Leveraged Rule-Based Approach for Article Separation in Historical Newspapers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DocILE Benchmark for Document Information Localization and Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štěpán Šimsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Šulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Uřičář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th International Conference on Asia-Pacific Digital Libraries (ICADL 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-99-8085-7_8⟩</w:t>
+              <w:t xml:space="preserve">ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San josé, CA,, United States. pp.147-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41679-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676761v1</w:t>
+                <w:t xml:space="preserve">hal-04678414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+                <w:t xml:space="preserve">STRAS: A Semantic Textual-Cues Leveraged Rule-Based Approach for Article Separation in Historical Newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Girdhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 25th International Conference on Asia-Pacific Digital Libraries (ICADL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Tapei, Taiwan. pp.89-105, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-8085-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282909v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning and Ambiguity Rejection for Document Classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tri-Cong Pham</w:t>
+                <w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023 (ICDAR 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678406v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgraph-Induced Extraction Technique for Information (SETI) from Administrative Documents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eliott Thomas</w:t>
+                <w:t xml:space="preserve">Incremental Learning and Ambiguity Rejection for Document Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri-Cong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41501-2_8⟩</w:t>
+              <w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023 (ICDAR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.18-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678416v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DocILE Benchmark for Document Information Localization and Extraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+                <w:t xml:space="preserve">Subgraph-Induced Extraction Technique for Information (SETI) from Administrative Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipendra Sharma Kafle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2023, San josé, CA,, United States. pp.147-166, </w:t>
+              <w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.108-122, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41679-8_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41501-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678414v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Marketing and Computer-Based Methods for Evaluating Online Reviews</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Béal</w:t>
+                <w:t xml:space="preserve">Lazy-k Decoding: Constrained Decoding for Information Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Communication Technologies in Tourism 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25752-0_28⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, France. pp.6727-6736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962270v1</w:t>
+                <w:t xml:space="preserve">hal-04678395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of DocILE 2023: Document Information Localization and Extraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+                <w:t xml:space="preserve">Text Line Detection in Historical Index Tables: Evaluations on a New French PArish REcord Survey Dataset (PARES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 25th International Conference on Asia-Pacific Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hao-Ren KE (National Taiwan Normal University, Taiwan), Dec 2023, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678403v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Key-Value Pairs in Business Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9432,401 +9436,397 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipendra Sharma Kafle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Souleiman Mahamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICDAR 2023 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.32-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-41501-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy-k Decoding: Constrained Decoding for Information Extraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+                <w:t xml:space="preserve">Comparing Marketing and Computer-Based Methods for Evaluating Online Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.416⟩</w:t>
+              <w:t xml:space="preserve">Information and Communication Technologies in Tourism 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation for IT and Travel &amp; Tourism (IFITT), Jan 2023, Johanesbourg, South Africa. pp.261-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25752-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678395v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Line Detection in Historical Index Tables: Evaluations on a New French PArish REcord Survey Dataset (PARES)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Kermorvant</w:t>
+                <w:t xml:space="preserve">Overview of DocILE 2023: Document Information Localization and Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štěpán Šimsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Uřičář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Šulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th International Conference on Asia-Pacific Digital Libraries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.276-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207205v2</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Post-OCR Denoising Complexity on Numerical Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brachat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9938,51 +9938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10184,51 +10184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Souleiman Mahamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10665,51 +10665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,261 +10893,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for Temporal Analysis of English-French Cognates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Hengchen</w:t>
+                <w:t xml:space="preserve">Local Geometry Analysis For Image Tampering Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Rouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3693650⟩</w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.2551-2555, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026957v1</w:t>
+                <w:t xml:space="preserve">hal-04947236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Geometry Analysis For Image Tampering Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">Dataset for Temporal Analysis of English-French Cognates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hengchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.2551-2555, </w:t>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.855-859, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3693650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947236v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Background Removal of French University Diplomas</w:t>
               </w:r>
@@ -11276,51 +11276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Owczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11410,51 +11410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Jatowt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11859,659 +11859,659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and PrIvacy foR the Internet of Things: an overview of the project</w:t>
+                <w:t xml:space="preserve">Deep Statistical Analysis of OCR Errors for Effective Post-OCR Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Aroua</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thi-Tuyet-Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC.2019.8914221⟩</w:t>
+              <w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign, France. pp.29-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jcdl.2019.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518333v1</w:t>
+                <w:t xml:space="preserve">hal-02519302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Statistical Analysis of OCR Errors for Effective Post-OCR Processing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam Jatowt</w:t>
+                <w:t xml:space="preserve">A Blind Document Image Watermarking Approach Based on Discrete Wavelet Transform and QR Code Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kessi Louisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jcdl.2019.00015⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.70133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519302v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blind Document Image Watermarking Approach Based on Discrete Wavelet Transform and QR Code Embedding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kessi Louisa</w:t>
+                <w:t xml:space="preserve">ICDAR 2019 Competition on Post-OCR Text Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1588-1593</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364740v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR 2019 Competition on Post-OCR Text Correction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+                <w:t xml:space="preserve">An Analysis of the Performance of Named Entity Recognition over OCRed Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign, United States. pp.333-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCDL.2019.00057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304334v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Performance of Named Entity Recognition over OCRed Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+                <w:t xml:space="preserve">Security and PrIvacy foR the Internet of Things: an overview of the project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Murphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Champaign, United States. pp.333-334, </w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.3993-3998, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JCDL.2019.00057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2019.8914221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364693v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interactive Recommendation System for 2nd Language Vocabulary Learning - Vocabulometer 2.0</w:t>
               </w:r>
@@ -12627,90 +12627,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-OCR Error Detection by Generating Plausible Candidates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Tuyet-Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Jatowt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13030,51 +13030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International Francophone sur l'Écrit et le Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
@@ -13764,291 +13764,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Selection for Document Flow Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+                <w:t xml:space="preserve">SSKSRIF: Scale and Rotation Invariant Features Based on Spatial Space of Keypoints for Camera-Based Information Spotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.B. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.245-250, </w:t>
+              <w:t xml:space="preserve">2018 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DAS.2018.66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2018.8516532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364672v1</w:t>
+                <w:t xml:space="preserve">hal-02364680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SSKSRIF: Scale and Rotation Invariant Features Based on Spatial Space of Keypoints for Camera-Based Information Spotting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Q.B. Dang</w:t>
+                <w:t xml:space="preserve">Feature Selection for Document Flow Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2018 13th IAPR International Workshop on Document Analysis Systems (DAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.245-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2018.8516532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DAS.2018.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364680v1</w:t>
+                <w:t xml:space="preserve">hal-02364672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Enlacement Histograms for Historical Drop Caps Style Recognition</w:t>
               </w:r>
@@ -14145,897 +14145,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Binary Patterns for Document Forgery Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.202⟩</w:t>
+              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895650v1</w:t>
+                <w:t xml:space="preserve">hal-02889926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2017 Competition on Post-OCR Text Correction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+                <w:t xml:space="preserve">Machine Learning vs Deterministic Rule-Based System for Document Stream Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Voerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Kyoto, France. pp.1423-1428, </w:t>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.77-82, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/icdar.2017.232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025499v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Binary Patterns for Document Forgery Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1223-1228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889926v1</w:t>
+                <w:t xml:space="preserve">hal-02895650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning vs Deterministic Rule-Based System for Document Stream Segmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joris Voerman</w:t>
+                <w:t xml:space="preserve">ICDAR2017 Competition on Post-OCR Text Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.77-82, </w:t>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, France. pp.1423-1428, </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.332⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icdar.2017.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030194v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Table of Contents Extraction by System Aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erreurs OCR et biais d'indexation : impact sur les usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi-Tuyet-Hai Nguyen</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th IAPR International Conference on Document Analysis and Recognition (ICDAR2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème conférence Extraction et Gestion des Connaissances, Atelier Journalisme Computationnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.69-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02568946v1</w:t>
+                <w:t xml:space="preserve">hal-01455763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreurs OCR et biais d'indexation : impact sur les usages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+                <w:t xml:space="preserve">Impact of OCR errors on the use of digital libraries Towards a be er access to information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème conférence Extraction et Gestion des Connaissances, Atelier Journalisme Computationnel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455763v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of OCR errors on the use of digital libraries Towards a be er access to information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chiron</w:t>
+                <w:t xml:space="preserve">Enhancing Table of Contents Extraction by System Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Tuyet-Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada. </w:t>
+              <w:t xml:space="preserve">The 14th IAPR International Conference on Document Analysis and Recognition (ICDAR2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.242-247, </w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991582⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025508v1</w:t>
+                <w:t xml:space="preserve">hal-02568946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dataset for forgery detection and spotting in document images</w:t>
               </w:r>
@@ -15190,51 +15190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition at ICDAR 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
@@ -15402,51 +15402,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICFHR 2016 Competition on the Analysis of Handwritten Text in Images of Balinese Palm Leaf Manuscripts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15530,256 +15530,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaunay triangulation-based features for camera-based document image retrieval system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marçal Mr Rusiñol</w:t>
+                <w:t xml:space="preserve">Projet TourinFlux : Apport des Technologies du Web Sémantique pour la Gestion des Données du Tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">de Tran Cao</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouaa Wannous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.1-6</w:t>
+              <w:t xml:space="preserve">6ème édition du colloque pluridisciplinaire AsTRES: Association Tourisme Recherche et Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale, Jun 2016, Quimper, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320491v1</w:t>
+                <w:t xml:space="preserve">hal-01282826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet TourinFlux : Apport des Technologies du Web Sémantique pour la Gestion des Données du Tourisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+                <w:t xml:space="preserve">Delaunay triangulation-based features for camera-based document image retrieval system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Mr Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Faucher</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rouaa Wannous</w:t>
+                <w:t xml:space="preserve">de Tran Cao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème édition du colloque pluridisciplinaire AsTRES: Association Tourisme Recherche et Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne occidentale, Jun 2016, Quimper, France. pp.12</w:t>
+              <w:t xml:space="preserve">Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282826v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance et classification de lettrines à base des descripteurs de bas niveau et de représentation structurelle</w:t>
               </w:r>
@@ -15890,51 +15890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DataTourism : Designing an Architecture to Process Tourism Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16132,64 +16132,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applying Semantic Web Technologies for Improving the Visibility of Tourism Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16353,51 +16353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16472,273 +16472,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+                <w:t xml:space="preserve">SentiML++ : An Extension of the SentiML Sentiment Annotation Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik M. Saad Missen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Attik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1161 - 1165</w:t>
+              <w:t xml:space="preserve">12th European Semantic Web Conference (ESWC 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.91-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319909v1</w:t>
+                <w:t xml:space="preserve">hal-01290451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SentiML++ : An Extension of the SentiML Sentiment Annotation Scheme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Attik</w:t>
+                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Semantic Web Conference (ESWC 2015) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.91-96</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1161 - 1165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290451v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRIF: Scale and Rotation Invariant Features for camera-based document image retrieval</w:t>
               </w:r>
@@ -17122,51 +17122,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-modal and Cross-Modal for Lecture Videos Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17354,252 +17354,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Saliency and Terminology Extraction for Document Classification</w:t>
+                <w:t xml:space="preserve">MAD : une plateforme mobile pour l'annotation de document vers la classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphic Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA-CIFED 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.223-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247935v1</w:t>
+                <w:t xml:space="preserve">hal-01247976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAD : une plateforme mobile pour l'annotation de document vers la classification</w:t>
+                <w:t xml:space="preserve">Visual Saliency and Terminology Extraction for Document Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-CIFED 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphic Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bart Lamiroy, Aug 2013, Bethlehem, PA, USA, United States. pp.96-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44854-0_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247976v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation sémantique de documents administratifs</w:t>
               </w:r>
@@ -17935,51 +17935,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Knowledge Learning for Ancient Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18160,51 +18160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactive Knowledge Learning for Ancient Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18677,372 +18677,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00716611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies et relations spatiales dans une image : application aux images de lettrines</w:t>
+                <w:t xml:space="preserve">Ontologies et documents anciens: application aux images de lettrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouju</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsopze Norbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouju Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Louis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">CIFED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.231-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660972v1</w:t>
+                <w:t xml:space="preserve">hal-00715366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies et documents anciens: application aux images de lettrines</w:t>
+                <w:t xml:space="preserve">Extraction of light and specific features for historical image indexing and matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surapong Uttama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.231-246</w:t>
+              <w:t xml:space="preserve">ICPR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715366v1</w:t>
+                <w:t xml:space="preserve">hal-00715891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of light and specific features for historical image indexing and matching</w:t>
+                <w:t xml:space="preserve">Ontologies et relations spatiales dans une image : application aux images de lettrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715891v1</w:t>
+                <w:t xml:space="preserve">hal-00660972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical Document Analysis : A Review of French Projects and Open Issues</w:t>
               </w:r>
@@ -19225,312 +19225,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ontologies to reduce the semantic gap between historians and image processing algorithms</w:t>
+                <w:t xml:space="preserve">Discrimination of old document images using their style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Louis</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 11th International Conference on Document Analysis and Recognition (ICDAR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Beijing, China. pp.156-160</w:t>
+              <w:t xml:space="preserve">Internation Conference on Document Analysis and Recognition 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, China. pp.389 - 393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716613v1</w:t>
+                <w:t xml:space="preserve">hal-00715946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bags of Strokes Based Approach for Classification and Indexing of Drop Caps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using ontologies to reduce the semantic gap between historians and image processing algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Beijing, China. pp.349-353</w:t>
+              <w:t xml:space="preserve">IEEE 11th International Conference on Document Analysis and Recognition (ICDAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Beijing, China. pp.156-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715953v1</w:t>
+                <w:t xml:space="preserve">hal-00716613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of old document images using their style</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bags of Strokes Based Approach for Classification and Indexing of Drop Caps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Conference on Document Analysis and Recognition 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Beijing, China. pp.389 - 393</w:t>
+              <w:t xml:space="preserve">ICDAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, China. pp.349-353</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715946v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical document analysis: A review of French projects and open issues</w:t>
               </w:r>
@@ -19605,295 +19605,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAVIDOMASS: Structural-based approaches towards handling historical documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche complexe de l'analyse de documents anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Jouili</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Tabbone</w:t>
+                <w:t xml:space="preserve">Nguyen Giap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.597-608</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00526992v1</w:t>
+                <w:t xml:space="preserve">hal-00454559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche complexe de l'analyse de documents anciens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NAVIDOMASS: Structural-based approaches towards handling historical documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Jouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.946 - 949, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454559v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00526992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et caractérisation de traits dans les lettrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Giap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19931,51 +19931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke feature extraction for lettrine indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Giap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20029,260 +20029,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Extraction from Old Images of Documents for Indexing</w:t>
+                <w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sloven Dubois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Workshop on Graphics Recognition - GREC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.303-307</w:t>
+              <w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382082v1</w:t>
+                <w:t xml:space="preserve">hal-00382086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t>
+                <w:t xml:space="preserve">Information Extraction from Old Images of Documents for Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Sidère</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sloven Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Menard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eight International Workshop on Graphics Recognition - GREC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.217-223</w:t>
+              <w:t xml:space="preserve">Eighth International Workshop on Graphics Recognition - GREC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, La Rochelle, France. pp.303-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00382086v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop Caps Decomposition For Indexing - A New Letter Extraction Method</w:t>
               </w:r>
@@ -20646,51 +20646,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus de tables de recensement historiques : publication, analyse et extraction de lignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casey Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21426,51 +21426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Neural Network Classification Systems on Document Stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Voerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21556,51 +21556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and Minimizing the Impact of OCR Quality on Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21803,51 +21803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Edit-Distance and Regression Approach for Post-OCR Text Correction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Tuyet-Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21855,51 +21855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Jatowt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICADL 2018: Maturity and Innovation in Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.278-289, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21985,51 +21985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GREC 2017: Graphics Recognition. Current Trends and Evolutions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-130, 2018, </w:t>
@@ -22080,51 +22080,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Documents Denoising and Decomposition Using Aujol and Chambolle Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sloven Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ménard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22296,77 +22296,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmenting and Indexing Old Documents Using a Letter Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sloven Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marc Ogier, Wenyin Liu, Josep Llados. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphics Recognition. Achievements, Challenges, and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.142-149, 2010, Lecture Notes in Computer Science - Volume 6020, </w:t>
@@ -22931,51 +22931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Wall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toselli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-025-00531-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Cong Pham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Deloin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-025-00549-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206451v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Seydi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoombie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson T Hinke" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D&#8217;andecy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.131241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Girdhar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2024.3378419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18611-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678360v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Malik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Joseph" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-024-00467-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Iqbal Kajla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Sanaullah Badar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruf Pasha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.10.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Litvine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Starzec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehmana Younis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faula" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2024.2324163" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Starzec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Sahay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3263721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ramos Terrades" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Oumar Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17021-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleiman Mahamoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.06.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hai Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jatowt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453476" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeeha Qureshi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Salamat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Akhtar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Asmat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03379-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Husnain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Mumtaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2019.0401" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Van Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00346-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364828v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Saad Missen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Javed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nosheen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13614568.2019.1677787" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364762v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Sang Choi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Saleh Alotaibi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11040545" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364892v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Jhanidr" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132758" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11010107" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00329-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao D&#234; Tran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prasath" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13614568.2018.1448007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838151v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-150146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsopze Norbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.8.3.91-118" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Carneiro Silva De Holanda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesil Sampaio Amarante Segundo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Almeida Monteiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7198/S2318-34032013001023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2108646" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Pareti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-011-0152-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD0A53322F3673E9B21475650ED8C5811E43C77A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.665-690" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G7BS2PKH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.29.665-690" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05339420v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipendra Sharma Kafle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Talhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Daler Ali Awan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05339414v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702525" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491382v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Biswas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baglan Baitu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crohas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_25" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannkinh Nom" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Keo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043418v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.14918" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178406v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddock K&#233;bairi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012410800003660" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676213v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sharma" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676743v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140081v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0917-8_22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710036v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321954v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.00573" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188567v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695730v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70546-5_15" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157225v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rossinyol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676745v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676763v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8085-7_7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;al" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25752-0_28" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676761v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8085-7_8" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678406v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678416v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41501-2_8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678414v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n &#352;imsa" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#352;ulc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal U&#345;i&#269;&#225;&#345;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03962270v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678403v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_21" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41501-2_3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hemmer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.416" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207205v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678438v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42430-4_6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05339398v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678409v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy van Landeghem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#232;n Tito" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borchmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pietruszka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Jurkiewicz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_24" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41501-2_5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089422v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Thi Tuyet Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_32" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089381v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Beltran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Agresta" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945236" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861202v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011559800003335" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418385v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86331-9_45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089326v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Ngan Vo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Cao Tran" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93179-7_7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026957v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Frossard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hengchen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3693650" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190762" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923691v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Owczarek" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383583.3398605" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.40088" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364753v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Dao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lahmi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806219" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364839v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-3711" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518333v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aroua" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murphy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabah" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914221" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519302v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Hai Nguyen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl.2019.00015" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364740v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessi Louisa" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.70133" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304334v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kise" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.20049" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518252v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00145" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555586v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00223" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363810v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389302800291" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890294v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_13" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900024v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Burie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustaty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eskenazi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.306" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364654v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00064" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364563v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548463" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364581v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Dang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Luqman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ogier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Tran" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8546235" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363750v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516531" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364672v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.66" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364680v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516532" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838156v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.57" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895650v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.202" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025499v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdar.2017.232" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030194v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.332" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568946v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.48" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455763v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025508v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991582" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895651v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090394" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637824v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.249" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030185v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coustaty" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389856v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setiawan Hadi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Windu Antara Kesiman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.107" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320491v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Tran Cao" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282826v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaa Wannous" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294406v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238379v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810133.2810137" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030181v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333783" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290451v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik M. Saad Missen" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248778v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cao Tran" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333832" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248152v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Le" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333956" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237207v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333757" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247962v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.461" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247981v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001968" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247935v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_8" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247976v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247969v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247983v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vortana Say" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001960" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519308v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.67" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853245v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247950v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853240v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853237v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715374v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surapong Uttama" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716611v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660972v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715366v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715891v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916024v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715378v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716613v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715953v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715946v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247944v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526992v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Jouili" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.237" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454559v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Giap" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488343v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554434v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586747" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382082v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloven Dubois" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435374v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.233" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435382v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361093v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113017v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135624v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026917v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Beltr&#225;n" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Caicedo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59830-3_49" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553363v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Murphy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Howells" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mcdonald-Maier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadfi Sami" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Falquet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE200009" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566593v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_23" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030211v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_19" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364615v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain&#160;d&#8217;andecy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3_11" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364664v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04257-8_29" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566618v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02284-6_9" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916015v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nard Michel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695585v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498379v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_13" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382077v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_7" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859326v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691922v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LAROS333" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Wall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toselli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-025-00531-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Seydi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoombie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson T Hinke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Cong Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Deloin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-025-00549-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D&#8217;andecy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.131241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Girdhar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2024.3378419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18611-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678360v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Malik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Joseph" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-024-00467-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Iqbal Kajla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Sanaullah Badar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruf Pasha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.10.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Litvine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Starzec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehmana Younis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faula" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2024.2324163" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Starzec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Sahay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3263721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ramos Terrades" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Oumar Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17021-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleiman Mahamoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.06.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hai Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jatowt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453476" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeeha Qureshi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Salamat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Akhtar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Asmat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03379-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Husnain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Mumtaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2019.0401" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Saad Missen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Javed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nosheen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13614568.2019.1677787" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Van Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00346-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Jhanidr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132758" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Sang Choi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Saleh Alotaibi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11040545" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11010107" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00329-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao D&#234; Tran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prasath" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13614568.2018.1448007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838151v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-150146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsopze Norbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.8.3.91-118" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Carneiro Silva De Holanda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesil Sampaio Amarante Segundo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Almeida Monteiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7198/S2318-34032013001023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2108646" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Pareti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-011-0152-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD0A53322F3673E9B21475650ED8C5811E43C77A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.665-690" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G7BS2PKH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.29.665-690" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05339420v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipendra Sharma Kafle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Talhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Daler Ali Awan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Biswas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05339414v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702525" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baglan Baitu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crohas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_25" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannkinh Nom" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Keo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043418v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.14918" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178406v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddock K&#233;bairi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012410800003660" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188567v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321954v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.00573" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sharma" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140081v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0917-8_22" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710036v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70546-5_15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157225v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rossinyol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676745v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676763v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8085-7_7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;al" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25752-0_28" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678414v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n &#352;imsa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#352;ulc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal U&#345;i&#269;&#225;&#345;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676761v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8085-7_8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678406v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41501-2_8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678395v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hemmer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.416" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207205v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678419v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41501-2_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03962270v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678403v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_21" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678438v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42430-4_6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05339398v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678409v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy van Landeghem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#232;n Tito" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borchmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pietruszka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Jurkiewicz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_24" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41501-2_5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089422v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Thi Tuyet Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_32" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089381v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Beltran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Agresta" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945236" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861202v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011559800003335" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418385v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86331-9_45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089326v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Ngan Vo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Cao Tran" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93179-7_7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947236v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190762" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Frossard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hengchen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3693650" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923691v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Owczarek" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383583.3398605" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.40088" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364753v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Dao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lahmi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806219" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364839v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-3711" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Hai Nguyen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl.2019.00015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364740v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessi Louisa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.70133" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304334v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518333v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aroua" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murphy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914221" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kise" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.20049" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518252v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00145" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555586v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00223" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363810v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389302800291" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890294v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_13" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900024v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Burie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustaty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eskenazi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.306" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364654v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00064" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364563v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548463" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364581v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Dang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Luqman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ogier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Tran" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8546235" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363750v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516531" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364680v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516532" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364672v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.66" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838156v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.57" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030194v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.332" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895650v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.202" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025499v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdar.2017.232" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455763v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025508v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991582" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568946v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.48" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895651v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090394" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637824v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.249" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030185v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coustaty" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389856v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setiawan Hadi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Windu Antara Kesiman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.107" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282826v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaa Wannous" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320491v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Tran Cao" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294406v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238379v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810133.2810137" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030181v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333783" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290451v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik M. Saad Missen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248778v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cao Tran" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333832" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248152v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Le" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333956" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237207v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333757" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247962v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.461" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247981v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001968" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247976v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247935v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247969v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247983v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vortana Say" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001960" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519308v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.67" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853245v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247950v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853240v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853237v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715374v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surapong Uttama" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716611v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715366v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715891v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660972v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916024v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715378v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715946v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716613v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715953v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247944v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454559v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Giap" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526992v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Jouili" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.237" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488343v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554434v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586747" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382082v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloven Dubois" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435374v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.233" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435382v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361093v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113017v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135624v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026917v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Beltr&#225;n" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Caicedo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59830-3_49" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553363v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Murphy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Howells" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mcdonald-Maier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadfi Sami" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Falquet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE200009" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566593v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_23" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030211v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_19" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364615v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain&#160;d&#8217;andecy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3_11" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364664v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04257-8_29" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566618v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02284-6_9" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916015v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nard Michel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695585v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498379v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_13" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382077v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_7" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859326v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691922v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LAROS333" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>