--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -100,498 +100,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PARES Database: Information Extraction over Historical Parish Records</w:t>
+                <w:t xml:space="preserve">Reviewing seas of data: Integrating image‐based bio‐logging and artificial intelligence to enhance marine conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Andrés</w:t>
+                <w:t xml:space="preserve">Marianna Chimienti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casey Wall</w:t>
+                <w:t xml:space="preserve">Akiko Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Tarride</w:t>
+                <w:t xml:space="preserve">Vahid Seydi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">Stefan Schoombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Toselli</w:t>
+                <w:t xml:space="preserve">Jefferson T Hinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (3), pp.377-389. </w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10032-025-00531-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/2041-210x.70063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05319085v1</w:t>
+                <w:t xml:space="preserve">hal-05206451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviewing seas of data: Integrating image‐based bio‐logging and artificial intelligence to enhance marine conservation</w:t>
+                <w:t xml:space="preserve">Exemplar Sampling Algorithm for Instance Incremental Learning on Imbalanced Document Datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Chimienti</w:t>
+                <w:t xml:space="preserve">Tri-Cong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Kato</w:t>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Seydi</w:t>
+                <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Schoombie</w:t>
+                <w:t xml:space="preserve">Gaspar Deloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jefferson T Hinke</w:t>
+                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210x.70063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10032-025-00549-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206451v1</w:t>
+                <w:t xml:space="preserve">hal-05522462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplar Sampling Algorithm for Instance Incremental Learning on Imbalanced Document Datasets</w:t>
+                <w:t xml:space="preserve">The PARES Database: Information Extraction over Historical Parish Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tri-Cong Pham</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">José Andrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Tarride</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
+                <w:t xml:space="preserve">Alejandro Toselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 28 (3), pp.377-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10032-025-00549-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10032-025-00531-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05522462v1</w:t>
+                <w:t xml:space="preserve">hal-05319085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep metric learning for end-to-end document classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri-Cong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -632,1468 +632,1468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitizing History: Transitioning Historical Paper Documents to Digital Content for Information Retrieval and Mining—A Comprehensive Survey</w:t>
+                <w:t xml:space="preserve">A histogram-based approach to calculate graph similarity using graph neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Girdhar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nadeem Iqbal Kajla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Muhammad Saad Missen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafiz Muhammad Sanaullah Badar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maruf Pasha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSS.2024.3378419⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186, pp.286-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2024.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676753v1</w:t>
+                <w:t xml:space="preserve">hal-05321950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying fraudulent identity documents by analyzing imprinted guilloche patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanmoy Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11042-024-18611-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of rehearsal-based incremental classification of document streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usman Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sidere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+              <w:t xml:space="preserve">, 2024, 27, pp.629-653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10032-024-00467-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678360v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A histogram-based approach to calculate graph similarity using graph neural networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Built-up areas of nineteenth-century Britain. An integrated methodology for extracting high-resolution urban footprints from historical maps.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Litvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Starzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehmana Younis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Faula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maruf Pasha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2024.10.015⟩</w:t>
+              <w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01615440.2024.2324163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321950v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Built-up areas of nineteenth-century Britain. An integrated methodology for extracting high-resolution urban footprints from historical maps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Litvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Starzec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehmana Younis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Litvine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yannick Faula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+              <w:t xml:space="preserve">, 2024, 57 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01615440.2024.2324163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579654v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built-up areas of nineteenth-century Britain. An integrated methodology for extracting high-resolution urban footprints from historical maps.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Digitizing History: Transitioning Historical Paper Documents to Digital Content for Information Retrieval and Mining—A Comprehensive Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Girdhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Methods: A Journal of Quantitative and Interdisciplinary History</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Computational Social Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSS.2024.3378419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01615440.2024.2324163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04678374v1</w:t>
+                <w:t xml:space="preserve">hal-04676753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Prototypical Network Architecture for Few-Shot Handwritten Urdu Character Recognition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Printed and scanned document authentication using robust layout descriptor matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajat Sahay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kais Rouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3263721⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (16), pp.47477-47502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11042-023-17021-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089337v1</w:t>
+                <w:t xml:space="preserve">hal-04678363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLCDoC: Vision-Language contrastive pre-training model for cross-Modal document classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Ramos Terrades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 139, pp.109419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2023.109419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLCDoC: Vision-Language contrastive pre-training model for cross-Modal document classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuheng Ming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marçal Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Ramos Terrades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 139, pp.109419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2023.109419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Printed and scanned document authentication using robust layout descriptor matching</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic classification of company’s document stream: Comparison of two solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azise Oumar Diallo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Joris Voerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Souleiman Mahamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11042-023-17021-1⟩</w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.181-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2023.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678363v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic classification of company’s document stream: Comparison of two solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Enhanced Prototypical Network Architecture for Few-Shot Handwritten Urdu Character Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibrahim Souleiman Mahamoud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rajat Sahay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 172, pp.181-187. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.33682-33696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2023.06.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3263721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678432v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QAlayout: Question Answering Layout based on multimodal Attention for visual question answering on corporate Document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Souleiman Mahamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2170,51 +2170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2378,90 +2378,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Attention-Based Learning for Imbalanced Corporate Documents Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Souleiman Mahamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Voerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2512,90 +2512,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Attention-Based Learning for Imbalanced Corporate Documents Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Souleiman Mahamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Voerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2640,883 +2640,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientometric analysis of social science and science disciplines in a developing nation: a case study of Pakistan in the last decade</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urdu Handwritten Text Recognition: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sajeeha Qureshi</w:t>
+                <w:t xml:space="preserve">Mujtaba Husnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadeem Salamat</w:t>
+                <w:t xml:space="preserve">Shahzad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadeem Akhtar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hina Asmat</w:t>
+                <w:t xml:space="preserve">Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientometrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11192-020-03379-8⟩</w:t>
+              <w:t xml:space="preserve">IET Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-ipr.2019.0401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02523048v1</w:t>
+                <w:t xml:space="preserve">hal-02549485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urdu Handwritten Text Recognition: A Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scientometric analysis of social science and science disciplines in a developing nation: a case study of Pakistan in the last decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Muhammad Saad Missen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sajeeha Qureshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mujtaba Husnain</w:t>
+                <w:t xml:space="preserve">Nadeem Salamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahzad Mumtaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">Nadeem Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muzzamil Luqman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+                <w:t xml:space="preserve">Hina Asmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Scientometrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 123 (1), pp.113-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-ipr.2019.0401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11192-020-03379-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02549485v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and usability evaluation of writing mobile apps for children</w:t>
+                <w:t xml:space="preserve">An adaptive document recognition system for lettrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Saad Missen</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Review of Hypermedia and Multimedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13614568.2019.1677787⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10032-019-00346-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364828v1</w:t>
+                <w:t xml:space="preserve">hal-02364856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive document recognition system for lettrines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recognition of Urdu Handwritten Characters Using Convolutional Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mujtaba Husnain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Muhammad Saad Missen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Zeeshan Jhanidr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10032-019-00346-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (13), pp.2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app9132758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364856v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of Urdu Handwritten Characters Using Convolutional Neural Network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">OpinionML—Opinion Markup Language for Sentiment Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Muhammad Saad Missen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shahzad Mumtaz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gyu Sang Choi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Zeeshan Jhanidr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">Fahd Saleh Alotaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (13), pp.2758. </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/app9132758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym11040545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364892v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpinionML—Opinion Markup Language for Sentiment Representation</w:t>
+                <w:t xml:space="preserve">Systematic review and usability evaluation of writing mobile apps for children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Attik</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Malik Saad Missen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hina Asmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Nosheen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fahd Saleh Alotaibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (4), pp.545. </w:t>
+              <w:t xml:space="preserve">New Review of Hypermedia and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym11040545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13614568.2019.1677787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364762v1</w:t>
+                <w:t xml:space="preserve">hal-02364828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of High-Dimensional Data by Pairwise Fusion Matrices Using t-SNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujtaba Husnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Missen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzad Mumtaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (1), pp.107. </w:t>
@@ -3567,51 +3567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of local features for camera-based document image retrieval and spotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3801,77 +3801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SentiML ++: an extension of the SentiML sentiment annotation scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Saad Missen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadeem Salamat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Prasath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,116 +3957,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 72, pp.266 - 284. </w:t>
+              <w:t xml:space="preserve">, 2017, 72, pp.266-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2017.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838151v1</w:t>
+                <w:t xml:space="preserve">hal-04091058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy generalized median graphs computation: Application to content-based document retrieval</w:t>
               </w:r>
@@ -4091,146 +4091,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Kalti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 72, pp.266-284. </w:t>
+              <w:t xml:space="preserve">, 2017, 72, pp.266 - 284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.patcog.2017.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04091058v1</w:t>
+                <w:t xml:space="preserve">hal-01838151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards ontology-based retrieval of historical images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4316,51 +4316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une réduction du fossé sémantique dans le traitement des images de documents anciens à base d’ontologies : Application aux lettrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsopze Norbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4437,51 +4437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitement des documents anciens à l'aide d'ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Tsopze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4593,51 +4593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Carneiro Silva De Holanda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gesil Sampaio Amarante Segundo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric de Almeida Monteiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4678,420 +4678,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Adaptive Structural Signature for Symbol Recognition By Using a Galois Lattice as a Classifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Towards historical document indexing : extraction of drop cap letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Muriel Visani</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Pareti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSMCB.2011.2108646⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.243-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10032-011-0152-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859320v1</w:t>
+                <w:t xml:space="preserve">hal-00916007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards historical document indexing : extraction of drop cap letters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A New Adaptive Structural Signature for Symbol Recognition by Using a Galois Lattice as a Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Vincent</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (4), pp.1136-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSMCB.2011.2108646⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10032-011-0152-x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00916007v1</w:t>
+                <w:t xml:space="preserve">hal-00716561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Adaptive Structural Signature for Symbol Recognition by Using a Galois Lattice as a Classifier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A New Adaptive Structural Signature for Symbol Recognition By Using a Galois Lattice as a Classifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part C: Applications and Reviews</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+              <w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics, Part B: Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (4), pp.1136 - 1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TSMCB.2011.2108646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716561v1</w:t>
+                <w:t xml:space="preserve">hal-00859320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de symboles à partir d'une signature structurelle flexible et d'un classifieur de type treillis de Galois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5099,51 +5099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (6), pp.665-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5189,90 +5189,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de symboles à partir d'une signature structurelle flexible et d'un classifieur de type treillis de Galois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5310,77 +5310,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de symboles à partir d'une signature structurelle flexible et d'un classifieur de type treillis de Galois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5497,77 +5497,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUEST: Quality-Aware Semi-supervised Table Extraction for Business Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspar Deloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5644,51 +5644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Alexis Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th International Conference on Theory and Practice of Digital Libraries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tempere, Finland. pp.110-123, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5716,51 +5716,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise Finding: Domain Extraction from Documents using Fuzzy Clustering</w:t>
+                <w:t xml:space="preserve">Topic Modeling for Expertise Finding using Fuzzy LDA-sBERT Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipendra Sharma Kafle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Talhi</w:t>
@@ -5778,4882 +5778,4882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Hong Kong, Hong Kong SAR China. pp.1 - 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3677389.3702525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05339420v1</w:t>
+                <w:t xml:space="preserve">hal-05339414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of GNN and GBDT Models for Graph and Node Classification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VisHubGAT: Visible Connectivity and Hub Nodes for Multimodal Entity Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Daler Ali Awan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Quentin Telnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baglan Baitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Crohas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IAPR-TC15 Workshop on Graph-based Representations in Pattern Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_16⟩</w:t>
+              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France. pp.267-276, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111226v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GlobalDoc: A Cross-Modal Vision-Language Framework for Real-World Document Image Retrieval and Classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Cross-Lingual Learning for Low-Resource Khmer Scene Text Detection and Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannkinh Nom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marçal Mr Rusiñol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Arizona, United States</w:t>
+              <w:t xml:space="preserve">ICDAR 2025 Workshop on Documents Analysis of Low-resource Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Wuhan, Hubei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491382v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic Modeling for Expertise Finding using Fuzzy LDA-sBERT Clusters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esma Talhi</w:t>
+                <w:t xml:space="preserve">RAPTOR: Refined Approach for Product Table Object Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspar Deloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Carel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ACM/IEEE-CS Joint Conference on Digital Libraries (JCDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3677389.3702525⟩</w:t>
+              <w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops, 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson (Arizona ), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2502.14918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339414v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VisHubGAT: Visible Connectivity and Hub Nodes for Multimodal Entity Extraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">GlobalDoc: A Cross-Modal Vision-Language Framework for Real-World Document Image Retrieval and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanket Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Mr Rusiñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Graph-Based Representations in Pattern Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 IEEE/CVF Winter Conference on Applications of Computer Vision (WACV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Arizona, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518744v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-Lingual Learning for Low-Resource Khmer Scene Text Detection and Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">WildKhmerST: A Comprehensive Dataset and Benchmark for Khmer Scene Text Detection and Recognition in the Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannkinh Nom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saly Keo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2025 Workshop on Documents Analysis of Low-resource Languages</w:t>
+              <w:t xml:space="preserve">The 19th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Wuhan, Hubei, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191219v1</w:t>
+                <w:t xml:space="preserve">hal-05120511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RAPTOR: Refined Approach for Product Table Object Recognition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Carel</w:t>
+                <w:t xml:space="preserve">Visual Text Generation in Khmer Language: Challenges and Trends with Diffusion Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannkinh Nom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops, 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 19th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Wuhan China, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043418v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WildKhmerST: A Comprehensive Dataset and Benchmark for Khmer Scene Text Detection and Recognition in the Wild</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expertise Finding: Domain Extraction from Documents using Fuzzy Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipendra Sharma Kafle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Talhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Wuhan, Hubei, China</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Wuhan / Chine, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120511v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Text Generation in Khmer Language: Challenges and Trends with Diffusion Models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Souhail Bakkali</w:t>
+                <w:t xml:space="preserve">Fusion of GNN and GBDT Models for Graph and Node Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Farhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadeem Iqbal Kajla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Daler Ali Awan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th IAPR-TC15 Workshop on Graph-based Representations in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France. pp.167-178, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-94139-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178406v2</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Discriminative Feature Learning for Document Image Manipulation Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LIT: Label-Informed Transformers on Token-Based Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Thi Hong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Computer Vision Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5220/0012410800003660⟩</w:t>
+              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, LJUBLJANA, Slovenia. pp.144-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72437-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678388v1</w:t>
+                <w:t xml:space="preserve">hal-04710036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Impact of Khmer Font Types on Text Recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">KhmerST: A Low-Resource Khmer Scene Text Detection and Recognition Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vannkinh Nom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The ASEAN Conference on Emerging Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th Asian Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Haino, Vietnam. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-0917-8_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05188567v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDTrust: Deep Identity Document Quality Detection with Bandpass Filtering</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Leveraging Transfer Learning for Article Segmentation in Historical Newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Girdhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepak Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321954v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Transfer Learning for Article Segmentation in Historical Newspapers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Benchmarking du jeu de données NAS pour la séparation d'articles dans la presse ancienne ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Girdhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">CORIA-RJCRI 2024 (COnférence en Recherche d’Information et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676213v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking du jeu de données NAS pour la séparation d'articles dans la presse ancienne ⋆</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Global-SEG: Text Semantic Segmentation Based on Global Semantic Pair Relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Thi Hong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-RJCRI 2024 (COnférence en Recherche d’Information et Applications)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDAR 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Athens, Greece. pp.253-269, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-70546-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676743v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KhmerST: A Low-Resource Khmer Scene Text Detection and Recognition Benchmark</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">LLMChain: Blockchain-based Reputation System for Sharing and Evaluating Large Language Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Amine Bouchiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Telnoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhail Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Champagnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Asian Conference on Computer Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-0917-8_22⟩</w:t>
+              <w:t xml:space="preserve">48th IEEE International Conference on Computers, Software, and Applications (COMPSAC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Osaka, Japan. pp.439-448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC61105.2024.00067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05140081v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIT: Label-Informed Transformers on Token-Based Classification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Impact of Khmer Font Types on Text Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vannkinh Nom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The ASEAN Conference on Emerging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Phnom Penh, Cambodia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710036v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05188567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global-SEG: Text Semantic Segmentation Based on Global Semantic Pair Relations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">IDTrust: Deep Identity Document Quality Detection with Bandpass Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Voerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-70546-5_15⟩</w:t>
+              <w:t xml:space="preserve">Winter Conference on Applications of Computer Vision (WACV) Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Tucson (AZ), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2403.00573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695730v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLMChain: Blockchain-based Reputation System for Sharing and Evaluating Large Language Models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIAS: Layout Information-Based Article Separation in Historical Newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanh Thi Hong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos-Emiliano González-Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th IEEE International Conference on Computers, Software, and Applications (COMPSAC 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC61105.2024.00067⟩</w:t>
+              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, LJUBLJANA, Slovenia. pp.256-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-72437-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04635760v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIAS: Layout Information-Based Article Separation in Historical Newspapers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">State-of-the-Art Khmer Text Recognition Using Deep Learning Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saly Keo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhail Bakkali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Rossinyol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conference on Theory and Practice of Digital Libraries</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASEAN Conference on Emerging Technologies 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, PHNO PENH, Cambodia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710048v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-Art Khmer Text Recognition Using Deep Learning Models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">STRAS : Une approche à base de règles sémantiques et d'indices textuels pour la séparation des articles dans les journaux historiques ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Girdhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marçal Rossinyol</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASEAN Conference on Emerging Technologies 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, PHNO PENH, Cambodia</w:t>
+              <w:t xml:space="preserve">CORIA-RJCRI 2024 (COnférence en Recherche d’Information et Applications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157225v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRAS : Une approche à base de règles sémantiques et d'indices textuels pour la séparation des articles dans les journaux historiques ⋆</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deep Discriminative Feature Learning for Document Image Manipulation Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Rouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saddock Kébairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-RJCRI 2024 (COnférence en Recherche d’Information et Applications)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rome, France. pp.567-574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012410800003660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04676745v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking NAS for Article Separation in Historical Newspapers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musab Al-Ghadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuheng Ming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th International Conference on Asia-Pacific Digital Libraries (ICADL 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676763v1</w:t>
+                <w:t xml:space="preserve">hal-04282909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Marketing and Computer-Based Methods for Evaluating Online Reviews</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Subgraph-Induced Extraction Technique for Information (SETI) from Administrative Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipendra Sharma Kafle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENTER 2023: Information and Communication Technologies in Tourism 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25752-0_28⟩</w:t>
+              <w:t xml:space="preserve">ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.108-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41501-2_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089375v1</w:t>
+                <w:t xml:space="preserve">hal-04678416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DocILE Benchmark for Document Information Localization and Extraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+                <w:t xml:space="preserve">Incremental Learning and Ambiguity Rejection for Document Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tri-Cong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41679-8_9⟩</w:t>
+              <w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023 (ICDAR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.18-35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41734-4_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678414v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRAS: A Semantic Textual-Cues Leveraged Rule-Based Approach for Article Separation in Historical Newspapers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Girdhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Conference on Asia-Pacific Digital Libraries (ICADL 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Tapei, Taiwan. pp.89-105, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-8085-7_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilloche Detection for ID Authentication: A Dataset and Baselines</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lazy-k Decoding: Constrained Decoding for Information Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Bartolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 25th International Workshop on Multimedia Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, France. pp.6727-6736, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282909v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental Learning and Ambiguity Rejection for Document Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Text Line Detection in Historical Index Tables: Evaluations on a New French PArish REcord Survey Dataset (PARES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casey Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Visani</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kermorvant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023 (ICDAR 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 25th International Conference on Asia-Pacific Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hao-Ren KE (National Taiwan Normal University, Taiwan), Dec 2023, Taipei, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678406v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207205v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgraph-Induced Extraction Technique for Information (SETI) from Administrative Documents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing Marketing and Computer-Based Methods for Evaluating Online Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Béal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41501-2_8⟩</w:t>
+              <w:t xml:space="preserve">Information and Communication Technologies in Tourism 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Federation for IT and Travel &amp; Tourism (IFITT), Jan 2023, Johanesbourg, South Africa. pp.261-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25752-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678416v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lazy-k Decoding: Constrained Decoding for Information Extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extracting Key-Value Pairs in Business Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipendra Sharma Kafle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Souleiman Mahamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2023 Conference on Empirical Methods in Natural Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18653/v1/2023.emnlp-main.416⟩</w:t>
+              <w:t xml:space="preserve">ICDAR 2023 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.32-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41501-2_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678395v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Line Detection in Historical Index Tables: Evaluations on a New French PArish REcord Survey Dataset (PARES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview of DocILE 2023: Document Information Localization and Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štěpán Šimsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Uřičář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Casey Wall</w:t>
+                <w:t xml:space="preserve">Milan Šulc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Boillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher Kermorvant</w:t>
+                <w:t xml:space="preserve">Yash Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th International Conference on Asia-Pacific Digital Libraries</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Thessaloniki, Greece. pp.276-293, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42448-9_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207205v2</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Key-Value Pairs in Business Documents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">DocILE Benchmark for Document Information Localization and Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Štěpán Šimsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milan Šulc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Uřičář</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yash Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2023 Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.32-46, </w:t>
+              <w:t xml:space="preserve">ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San josé, CA,, United States. pp.147-166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41501-2_3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41679-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678419v1</w:t>
+                <w:t xml:space="preserve">hal-04678414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing Marketing and Computer-Based Methods for Evaluating Online Reviews</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Béal</w:t>
+                <w:t xml:space="preserve">Estimating Post-OCR Denoising Complexity on Numerical Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hemmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brachat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Communication Technologies in Tourism 2023</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-25752-0_28⟩</w:t>
+              <w:t xml:space="preserve">Recent Challenges in Intelligent Information and Database Systems (ACIIDS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Phuket, Thailand. pp.67-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42430-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962270v1</w:t>
+                <w:t xml:space="preserve">hal-04678438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of DocILE 2023: Document Information Localization and Extraction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+                <w:t xml:space="preserve">Subgraph-induced Extraction Technique for Information (SETI) from Administrative Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dipendra Sharma Kafle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEF 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José, CA, USA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678403v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05339398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Post-OCR Denoising Complexity on Numerical Texts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ICDAR 2023 Competition on Document UnderstanDing of Everything (DUDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubèn Tito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Borchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Pietruszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawid Jurkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Challenges in Intelligent Information and Database Systems (ACIIDS 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42430-4_6⟩</w:t>
+              <w:t xml:space="preserve">ICDAR 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San josé, CA,, United States. pp.420-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41679-8_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678438v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgraph-induced Extraction Technique for Information (SETI) from Administrative Documents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">KAP: Pre-training Transformers for Corporate Documents Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Souleiman Mahamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis and Recognition - ICDAR 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDAR 2023 Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, San José (CA), United States. pp.65-79, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-41501-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05339398v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR 2023 Competition on Document UnderstanDing of Everything (DUDE)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benchmarking NAS for Article Separation in Historical Newspapers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Girdhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 25th International Conference on Asia-Pacific Digital Libraries (ICADL 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Tapei, Taiwan. pp.76-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-8085-7_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41679-8_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04678409v1</w:t>
+                <w:t xml:space="preserve">hal-04676763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KAP: Pre-training Transformers for Corporate Documents Understanding</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparing Marketing and Computer-Based Methods for Evaluating Online Reviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noudéhouénou Lionel Jaderne Houssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Béal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2023 Workshops</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ENTER 2023: Information and Communication Technologies in Tourism 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Johannesbourg, South Africa. pp.261-266, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-25752-0_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-41501-2_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04678422v1</w:t>
+                <w:t xml:space="preserve">hal-04089375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReadOCR: A Novel Dataset and Readability Assessment of OCRed Texts</w:t>
+                <w:t xml:space="preserve">Weighting Sliding Tiles For Writer Identification in Handwritten Musical Scores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Thi Tuyet Nguyen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Viviana Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalba Agresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Document Analysis Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_32⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Prague, Czech Republic. pp.2814-2819, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089422v1</w:t>
+                <w:t xml:space="preserve">hal-04089381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weighting Sliding Tiles For Writer Identification in Handwritten Musical Scores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adapting Transformers for Detecting Emergency Events on Social Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosalba Agresta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Systems, Man, and Cybernetics (SMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMC53654.2022.9945236⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Knowledge Discovery and Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.300-306, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011559800003335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089381v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03861202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting Transformers for Detecting Emergency Events on Social Media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ReadOCR: A Novel Dataset and Readability Assessment of OCRed Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Lejeune</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hai Thi Tuyet Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Knowledge Discovery and Information Retrieval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Valletta, Malta. pp.300-306, </w:t>
+              <w:t xml:space="preserve">IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France. pp.479-491, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0011559800003335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-06555-2_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03861202v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Extraction from Invoices</w:t>
               </w:r>
@@ -10665,51 +10665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Carel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10893,378 +10893,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Geometry Analysis For Image Tampering Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">Dataset for Temporal Analysis of English-French Cognates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Frossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hengchen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190762⟩</w:t>
+              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.855-859, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3693650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947236v1</w:t>
+                <w:t xml:space="preserve">hal-03026957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for Temporal Analysis of English-French Cognates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Hengchen</w:t>
+                <w:t xml:space="preserve">Background Removal of French University Diplomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanmoy Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference on Language Resources and Evaluation (LREC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France. pp.855-859, </w:t>
+              <w:t xml:space="preserve">DAS 2020 - 14th IAPR International Workshop on Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Wuhan, China. pp.182-196, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3693650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57058-3_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026957v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Background Removal of French University Diplomas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Local Geometry Analysis For Image Tampering Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Rouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAS 2020 - 14th IAPR International Workshop on Document Analysis Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Wuhan, China. pp.182-196, </w:t>
+              <w:t xml:space="preserve">2020 IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Abu Dhabi, United Arab Emirates. pp.2551-2555, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-57058-3_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP40778.2020.9190762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030210v1</w:t>
+                <w:t xml:space="preserve">hal-04947236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of Phonetic Characters by Space-Filling Curves</w:t>
               </w:r>
@@ -11276,77 +11276,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Owczarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IAPR International workshop on Document Analysis Systems (DAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Wuhan, China. pp.89-100, </w:t>
@@ -11410,64 +11410,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Tuyet Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Jatowt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11508,1763 +11508,1763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic Text Recognition via Visual Question Answering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Statistical Analysis of OCR Errors for Effective Post-OCR Processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Journet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thi-Tuyet-Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.97-102, </w:t>
+              <w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Champaign, France. pp.29-38, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.40088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/jcdl.2019.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364718v1</w:t>
+                <w:t xml:space="preserve">hal-02519302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphanumeric Glyphs Transformation Based on Shape Morphing: Context of Text</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Blind Document Image Watermarking Approach Based on Discrete Wavelet Transform and QR Code Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Ledoux</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kessi Louisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EST.2019.8806219⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.70133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364753v1</w:t>
+                <w:t xml:space="preserve">hal-02364740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TLR at BSNLP2019: A Multilingual Named Entity Recognition System</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ICDAR 2019 Competition on Post-OCR Text Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Balto-Slavic Natural Language Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1588-1593</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364839v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Statistical Analysis of OCR Errors for Effective Post-OCR Processing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Analysis of the Performance of Named Entity Recognition over OCRed Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2019, Champaign, France. pp.29-38, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/jcdl.2019.00015⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Champaign, United States. pp.333-334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCDL.2019.00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519302v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Blind Document Image Watermarking Approach Based on Discrete Wavelet Transform and QR Code Embedding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+                <w:t xml:space="preserve">Security and PrIvacy foR the Internet of Things: an overview of the project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Aroua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Murphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kessi Louisa</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Rouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.70133⟩</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.3993-3998, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2019.8914221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364740v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR 2019 Competition on Post-OCR Text Correction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigaud</w:t>
+                <w:t xml:space="preserve">TLR at BSNLP2019: A Multilingual Named Entity Recognition System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Workshop on Balto-Slavic Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Florence, Italy. pp.83-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18653/v1/W19-3711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304334v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Analysis of the Performance of Named Entity Recognition over OCRed Documents</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Interactive Recommendation System for 2nd Language Vocabulary Learning - Vocabulometer 2.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Kise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Journet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.28-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.20049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JCDL.2019.00057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364693v1</w:t>
+                <w:t xml:space="preserve">hal-02364734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Security and PrIvacy foR the Internet of Things: an overview of the project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Post-OCR Error Detection by Generating Plausible Candidates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Tuyet-Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Systems, Man and Cybernetics (SMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bari, Italy. pp.3993-3998, </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.876-881, </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2019.8914221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518333v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Recommendation System for 2nd Language Vocabulary Learning - Vocabulometer 2.0</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Learning Free Document Image Binarization Based on Fast Fuzzy C-Means Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanmoy Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Journet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.20049⟩</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1384-1389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364734v1</w:t>
+                <w:t xml:space="preserve">hal-02555586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-OCR Error Detection by Generating Plausible Candidates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Combination of Histogram of Oriented Gradients and Color Features to Cooperate with Louvain Method based Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Doucet</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00145⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, France. pp.280-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007389302800291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518252v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Free Document Image Binarization Based on Fast Fuzzy C-Means Clustering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alphanumeric Glyphs Transformation Based on Shape Morphing: Context of Text</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc Bich Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lahmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.1384-1389, </w:t>
+              <w:t xml:space="preserve">2019 Eighth International Conference on Emerging Security Technologies (EST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Colchester, United Kingdom. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2019.00223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EST.2019.8806219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555586v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Histogram of Oriented Gradients and Color Features to Cooperate with Louvain Method based Image Segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Semantic Text Recognition via Visual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computer Vision Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Prague, France. pp.280-291, </w:t>
+              <w:t xml:space="preserve">2019 International Conference on Document Analysis and Recognition Workshops (ICDARW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sydney, Australia. pp.97-102, </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0007389302800291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDARW.2019.40088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363810v1</w:t>
+                <w:t xml:space="preserve">hal-02364718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction du contenu de cartes historiques à partir d’un arbre des composantes connexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An Efficient Agglomerative Algorithm Cooperating with Louvain Method for Implementing Image Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l'Écrit et le Document</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (Acivs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Poitiers, France. pp.150-162, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890294v1</w:t>
+                <w:t xml:space="preserve">hal-02363805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Agglomerative Algorithm Cooperating with Louvain Method for Implementing Image Segmentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extraction du contenu de cartes historiques à partir d’un arbre des composantes connexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (Acivs)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Écrit et le Document</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363805v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SmartDoc 2017 Video Capture: Mobile Document Acquisition in Video Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13341,64 +13341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained and Parametric Dynamic Programming for Word Image Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanmoy Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 16th International Conference on Frontiers in Handwriting Recognition (ICFHR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Niagara Falls, United States. pp.327-332, </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13426,447 +13426,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Documents for Research Contact Management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A randomized hierarchical trees indexing approach for camera-based information spotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.B. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 4th International Forum on Research and Technology for Society and Industry (RTSI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548463⟩</w:t>
+              <w:t xml:space="preserve">2018 24th International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.3692-3697, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8546235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364563v1</w:t>
+                <w:t xml:space="preserve">hal-02364581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A randomized hierarchical trees indexing approach for camera-based information spotting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A New Image Segmentation Approach Based on the Louvain Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C.D. Tran</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 24th International Conference on Pattern Recognition (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Beijing, China. pp.3692-3697, </w:t>
+              <w:t xml:space="preserve">2018 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICPR.2018.8546235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CBMI.2018.8516531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364581v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Image Segmentation Approach Based on the Louvain Algorithm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Augmented Documents for Research Contact Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2018 IEEE 4th International Forum on Research and Technology for Society and Industry (RTSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Palermo, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CBMI.2018.8516531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/RTSI.2018.8548463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363750v1</w:t>
+                <w:t xml:space="preserve">hal-02364563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SSKSRIF: Scale and Rotation Invariant Features Based on Spatial Space of Keypoints for Camera-Based Information Spotting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.B. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q.B. Dang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">J.M. Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.D. Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Content-Based Multimedia Indexing (CBMI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, La Rochelle, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13913,77 +13913,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Selection for Document Flow Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14028,3634 +14028,3634 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Enlacement Histograms for Historical Drop Caps Style Recognition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Local Binary Patterns for Document Forgery Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Wendling</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.299-304, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.57⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.1223-1228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838156v1</w:t>
+                <w:t xml:space="preserve">hal-02895650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ICDAR2017 Competition on Post-OCR Text Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, France. pp.1423-1428, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icdar.2017.232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889926v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning vs Deterministic Rule-Based System for Document Stream Segmentation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Erreurs OCR et biais d'indexation : impact sur les usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème conférence Extraction et Gestion des Connaissances, Atelier Journalisme Computationnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.69-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030194v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Binary Patterns for Document Forgery Detection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of OCR errors on the use of digital libraries Towards a be er access to information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Visani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.202⟩</w:t>
+              <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895650v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2017 Competition on Post-OCR Text Correction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chiron</w:t>
+                <w:t xml:space="preserve">Enhancing Table of Contents Extraction by System Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Tuyet-Hai Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icdar.2017.232⟩</w:t>
+              <w:t xml:space="preserve">The 14th IAPR International Conference on Document Analysis and Recognition (ICDAR2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.242-247, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025499v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreurs OCR et biais d'indexation : impact sur les usages</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Machine Learning vs Deterministic Rule-Based System for Document Stream Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joris Voerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Poulain d'Andecy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème conférence Extraction et Gestion des Connaissances, Atelier Journalisme Computationnel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.77-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455763v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of OCR errors on the use of digital libraries Towards a be er access to information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TouchDoc: A Tool to Bridge the Gap between Physical and Digital Libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chiron</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 ACM/IEEE Joint Conference on Digital Libraries (JCDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991582⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Toronto, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JCDL.2017.7991615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025508v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Table of Contents Extraction by System Aggregation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+                <w:t xml:space="preserve">A dataset for forgery detection and spotting in document images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickal Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th IAPR International Conference on Document Analysis and Recognition (ICDAR2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.48⟩</w:t>
+              <w:t xml:space="preserve">2017 Seventh International Conference on Emerging Security Technologies (EST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Canterbury, United Kingdom. pp.26-31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EST.2017.8090394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02568946v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dataset for forgery detection and spotting in document images</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extraction of ancient maps content by using trees of connected components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 Seventh International Conference on Emerging Security Technologies (EST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EST.2017.8090394⟩</w:t>
+              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition at ICDAR 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895651v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of ancient maps content by using trees of connected components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Local Enlacement Histograms for Historical Drop Caps Style Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAPR International Workshop on Graphics Recognition at ICDAR 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. </w:t>
+              <w:t xml:space="preserve">2017 14th IAPR International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Kyoto, Japan. pp.299-304, </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2017.57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637824v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygon-shape-based Scale and Rotation Invariant Features for camera-based document image retrieval</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet TourinFlux : Apport des Technologies du Web Sémantique pour la Gestion des Données du Tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coustaty</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C.D. Tran</w:t>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rouaa Wannous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 23rd International Conference on Pattern Recognition (ICPR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème édition du colloque pluridisciplinaire AsTRES: Association Tourisme Recherche et Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bretagne occidentale, Jun 2016, Quimper, France. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030185v1</w:t>
+                <w:t xml:space="preserve">hal-01282826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICFHR 2016 Competition on the Analysis of Handwritten Text in Images of Balinese Palm Leaf Manuscripts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Delaunay triangulation-based features for camera-based document image retrieval system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Mr Rusiñol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Setiawan Hadi</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">de Tran Cao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Document Analysis Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389856v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01320491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet TourinFlux : Apport des Technologies du Web Sémantique pour la Gestion des Données du Tourisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconnaissance et classification de lettrines à base des descripteurs de bas niveau et de représentation structurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Faucher</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème édition du colloque pluridisciplinaire AsTRES: Association Tourisme Recherche et Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bretagne occidentale, Jun 2016, Quimper, France. pp.12</w:t>
+              <w:t xml:space="preserve">Semaine du Document Numérique et de la Recherche d'Information (SDNRI 2016) - Colloque International Francophone sur l'Écrit et le Document (CIFED 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. pp.465-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282826v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaunay triangulation-based features for camera-based document image retrieval system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DataTourism : Designing an Architecture to Process Tourism Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">de Tran Cao</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rempulski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Analysis Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Santorini, Greece. pp.1-6</w:t>
+              <w:t xml:space="preserve">IFITT and ENTER 2016 Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Bilbao, Spain. pp.751-763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01320491v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance et classification de lettrines à base des descripteurs de bas niveau et de représentation structurelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Camera-based document image spotting system for complex linguistic maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Mehri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julien Lerouge</w:t>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine du Document Numérique et de la Recherche d'Information (SDNRI 2016) - Colloque International Francophone sur l'Écrit et le Document (CIFED 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE SMC 2016 International Conference on Systems, Man, and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.003246-003251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMC.2016.7844734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294406v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DataTourism : Designing an Architecture to Process Tourism Data</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ICFHR 2016 Competition on the Analysis of Handwritten Text in Images of Balinese Palm Leaf Manuscripts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Setiawan Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rempulski</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Made Windu Antara Kesiman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFITT and ENTER 2016 Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference on Frontiers in Handwriting Recognition 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Shenzhen, China. pp.596-601, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFHR.2016.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238379v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera-based document image spotting system for complex linguistic maps</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Silvia Gally</w:t>
+                <w:t xml:space="preserve">Polygon-shape-based Scale and Rotation Invariant Features for camera-based document image retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q.B. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.D. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE SMC 2016 International Conference on Systems, Man, and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Budapest, Hungary. pp.003246-003251, </w:t>
+              <w:t xml:space="preserve">2016 23rd International Conference on Pattern Recognition (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Cancun, Mexico. pp.2434-2439, </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMC.2016.7844734⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2016.7900001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889927v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Semantic Web Technologies for Improving the Visibility of Tourism Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Faucher</w:t>
+                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIR: Exploiting Semantic Annotations in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227585v1</w:t>
+                <w:t xml:space="preserve">hal-01226168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph matching versus bag of graph: a comparative study for lettrines recognition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SentiML++ : An Extension of the SentiML Sentiment Annotation Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik M. Saad Missen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Attik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR) 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th European Semantic Web Conference (ESWC 2015) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Portoroz, Slovenia. pp.91-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030181v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Eskenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conférence on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1161 - 1165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226168v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01319909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SentiML++ : An Extension of the SentiML Sentiment Annotation Scheme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Camera-based document image retrieval system using local features - comparing SRIF with LLAH, SIFT, SURF and ORB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viet Phuong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Cao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Semantic Web Conference (ESWC 2015) </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1211-1215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290451v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICDAR2015 Competition on Smartphone Document Capture and OCR (SmartDoc)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SRIF: Scale and Rotation Invariant Features for camera-based document image retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Cao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.601-605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01319909v1</w:t>
+                <w:t xml:space="preserve">hal-01248778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRIF: Scale and Rotation Invariant Features for camera-based document image retrieval</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A bottom-up method using texture features and a graph-based representation for lettrine recognition and classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Mehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra Gomez-Krämer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Héroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.601-605, </w:t>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.226-230, </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248778v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camera-based document image retrieval system using local features - comparing SRIF with LLAH, SIFT, SURF and ORB</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+                <w:t xml:space="preserve">Applying Semantic Web Technologies for Improving the Visibility of Tourism Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Soualah-Alila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viet Phuong Le</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.1211-1215, </w:t>
+              <w:t xml:space="preserve">ESAIR: Exploiting Semantic Annotations in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIKM '15 the 24th ACM International on Conference on Information and Knowledge Management, Oct 2015, Melbourne, Austria. pp.5-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2810133.2810137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248152v1</w:t>
+                <w:t xml:space="preserve">hal-01227585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bottom-up method using texture features and a graph-based representation for lettrine recognition and classification</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Graph matching versus bag of graph: a comparative study for lettrines recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nancy, France. pp.226-230, </w:t>
+              <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Tunis, Tunisia. pp.356-360, </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2015.7333783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237207v1</w:t>
+                <w:t xml:space="preserve">hal-03030181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-modal and Cross-Modal for Lecture Videos Retrieval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">MAD : une plateforme mobile pour l'annotation de document vers la classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition (ICPR), 2014 22nd International Conference on </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORIA-CIFED 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.223-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247962v1</w:t>
+                <w:t xml:space="preserve">hal-01247976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-layer approach for camera-based complex map image retrieval and spotting system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Visual Saliency and Terminology Extraction for Document Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA), 2014 4th International Conference on </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Graphic Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bart Lamiroy, Aug 2013, Bethlehem, PA, USA, United States. pp.96-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44854-0_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247981v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAD : une plateforme mobile pour l'annotation de document vers la classification</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multi-modal and Cross-Modal for Lecture Videos Retrieval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-CIFED 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pattern Recognition (ICPR), 2014 22nd International Conference on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Stockholm, Sweden. pp.2667 - 2672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2014.461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247976v1</w:t>
+                <w:t xml:space="preserve">hal-01247962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Saliency and Terminology Extraction for Document Classification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A multi-layer approach for camera-based complex map image retrieval and spotting system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Bao Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nibal Nayef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Cao Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphic Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bart Lamiroy, Aug 2013, Bethlehem, PA, USA, United States. pp.96-108, </w:t>
+              <w:t xml:space="preserve">Image Processing Theory, Tools and Applications (IPTA), 2014 4th International Conference on </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44854-0_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247935v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation sémantique de documents administratifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17719,77 +17719,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc Bao Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nibal Nayef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Cao Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-CIFED 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Nancy, France. pp.359-362</w:t>
@@ -17831,64 +17831,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation system and its evaluation for gray scale coin documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vortana Say</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Chazalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17929,1353 +17929,1353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Knowledge Learning for Ancient Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Visual Saliency and Terminology Extraction for Document Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Boucher</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 12th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th ACM Symposium on Document Engineering (DocEng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Florence, Italy. pp.103-106</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519308v1</w:t>
+                <w:t xml:space="preserve">hal-00853245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Saliency and Terminology Extraction for Document Annotation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interactive Knowledge Learning for Ancient Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th ACM Symposium on Document Engineering (DocEng)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington, United States. pp.300 - 304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2013.67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853245v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Knowledge Learning for Ancient Images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Visual saliency and terminology extraction for document classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Duthil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Document Analysis and Recognition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Tenth IAPR International Workshop on Graphics Recognition - GREC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lehigh University, Bethlehem, PA, USA, United States. pp.47-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247950v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual saliency and terminology extraction for document classification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Adaptative Saliency for Logo Spotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Duthil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth IAPR International Workshop on Graphics Recognition - GREC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Lehigh University, Bethlehem, PA, USA, United States. pp.47-52</w:t>
+              <w:t xml:space="preserve">Home Tenth IAPR International Workshop on Graphics Recognition - GREC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Lehigh University, Bethlehem, PA, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853240v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative Saliency for Logo Spotting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Interactive Knowledge Learning for Ancient Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Home Tenth IAPR International Workshop on Graphics Recognition - GREC 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 12th International Conference on Document Analysis and Recognition (ICDAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington, France. pp.300-304, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDAR.2013.67⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853237v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Extraction for Historical Image Indexing and Matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ontologies et relations spatiales dans une image : application aux images de lettrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFED 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.247-254</w:t>
+              <w:t xml:space="preserve">Atelier RTE (Raisonnement sur le temps et l'espace et applications en analyse et en interprétation d'images ou de vidéos) de la conférence RFIA (Reconnaissance des Formes et Intelligence Artificielle),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715374v1</w:t>
+                <w:t xml:space="preserve">hal-00716611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies et relations spatiales dans une image : application aux images de lettrines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ontologies et documents anciens: application aux images de lettrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouju</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsopze Norbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouju Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Louis</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier RTE (Raisonnement sur le temps et l'espace et applications en analyse et en interprétation d'images ou de vidéos) de la conférence RFIA (Reconnaissance des Formes et Intelligence Artificielle),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">CIFED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.231-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716611v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies et documents anciens: application aux images de lettrines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extraction of light and specific features for historical image indexing and matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surapong Uttama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFED</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.231-246</w:t>
+              <w:t xml:space="preserve">ICPR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715366v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00715891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of light and specific features for historical image indexing and matching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ontologies et relations spatiales dans une image : application aux images de lettrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Tsopze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00715891v1</w:t>
+                <w:t xml:space="preserve">hal-00660972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies et relations spatiales dans une image : application aux images de lettrines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Feature Extraction for Historical Image Indexing and Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surapong Uttama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">CIFED 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Bordeaux, France. pp.247-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00660972v1</w:t>
+                <w:t xml:space="preserve">hal-00715374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Document Analysis : A Review of French Projects and Open Issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using Ontologies to Reduce the Semantic Gap between Historians and Image Processing Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ICDAR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Beijing, China. pp.156-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916024v1</w:t>
+                <w:t xml:space="preserve">hal-00715378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Ontologies to Reduce the Semantic Gap between Historians and Image Processing Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Historical Document Analysis : A Review of French Projects and Open Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Georges Louis</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDAR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Beijing, China. pp.156-160</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00715378v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of old document images using their style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19313,51 +19313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ontologies to reduce the semantic gap between historians and image processing algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19434,51 +19434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bags of Strokes Based Approach for Classification and Indexing of Drop Caps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Thuong Huyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19516,64 +19516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical document analysis: A review of French projects and open issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19605,390 +19605,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche complexe de l'analyse de documents anciens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">NAVIDOMASS: Structural-based approaches towards handling historical documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Jouili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Courboulay</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Tabbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey. pp.946 - 949, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICPR.2010.237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454559v1</w:t>
+                <w:t xml:space="preserve">inria-00526992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAVIDOMASS: Structural-based approaches towards handling historical documents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extraction et caractérisation de traits dans les lettrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Tabbone</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Giap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Pattern Recognition - ICPR 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.35-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00526992v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et caractérisation de traits dans les lettrines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approche complexe de l'analyse de documents anciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Giap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Francophone sur l'Ecrit et le Document (CIFED2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie. pp.35-49</w:t>
+              <w:t xml:space="preserve">Extraction et gestion des connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie. pp.597-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488343v1</w:t>
+                <w:t xml:space="preserve">hal-00454559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke feature extraction for lettrine indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Giap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20035,90 +20035,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Content-Based Old Documents Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Héroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20160,51 +20160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Extraction from Old Images of Documents for Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sloven Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20268,90 +20268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drop Caps Decomposition For Indexing - A New Letter Extraction Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Pareti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Document Analysis and Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Barcelona, Spain. pp.476-480, </w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20385,90 +20385,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction d'informations d'images de documents anciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Pareti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Tregastel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20493,77 +20493,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible structural signature for symbol recognition using a concept lattice classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20646,77 +20646,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus de tables de recensement historiques : publication, analyse et extraction de lignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casey Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20786,77 +20786,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach to Visualization of High-Dimensional Data by Pairwise Fusion Matrices Using t-SNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mujtaba Husnain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malik Muhammad Saad Missen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahzad Mumtaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Muzzamil Luqman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20905,291 +20905,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05135624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entity Linking for Historical Documents: Challenges and Solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An extended evaluation of the impact of different modules in ST-VQA systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viviana Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Coustaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Journet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Asia-Pacific Digital Libraries, ICADL 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-64452-9_19⟩</w:t>
+              <w:t xml:space="preserve">ICPRAI: International Conference on Pattern Recognition and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.562-574, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-59830-3_49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034492v1</w:t>
+                <w:t xml:space="preserve">hal-03026917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended evaluation of the impact of different modules in ST-VQA systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicholas Journet</w:t>
+                <w:t xml:space="preserve">Entity Linking for Historical Documents: Challenges and Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Caicedo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luis Adrián Cabrera-Diego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Boros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvys Linhares Pontes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPRAI: International Conference on Pattern Recognition and Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.562-574, 2020, </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Asia-Pacific Digital Libraries, ICADL 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 12504, Springer, pp.215-231, 2020, Lecture Notes in Computer Science, 978-3-030-64452-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-59830-3_49⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-64452-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026917v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Security and Privacy for the Internet of Things (SPIRIT)</w:t>
               </w:r>
@@ -21335,51 +21335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh-Khoa Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VISIGRAPP 2019: Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.543-565, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -21413,77 +21413,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Neural Network Classification Systems on Document Stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joris Voerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain D’andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21556,77 +21556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and Minimizing the Impact of OCR Quality on Named Entity Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Jean-Caurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21673,77 +21673,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorization of Document Image Tampering Techniques and How to Identify Them</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Poulain d’andecy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21797,321 +21797,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Edit-Distance and Regression Approach for Post-OCR Text Correction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Extraction of Ancient Map Contents Using Trees of Connected Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Géraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Chazalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Burie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICADL 2018: Maturity and Innovation in Digital Libraries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.278-289, 2018, </w:t>
+              <w:t xml:space="preserve">GREC 2017: Graphics Recognition. Current Trends and Evolutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.115-130, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-04257-8_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02284-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364664v1</w:t>
+                <w:t xml:space="preserve">hal-02566618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Ancient Map Contents Using Trees of Connected Components</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adaptive Edit-Distance and Regression Approach for Post-OCR Text Correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Tuyet-Hai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Jatowt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GREC 2017: Graphics Recognition. Current Trends and Evolutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.115-130, 2018, </w:t>
+              <w:t xml:space="preserve">ICADL 2018: Maturity and Innovation in Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.278-289, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-02284-6_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-04257-8_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566618v1</w:t>
+                <w:t xml:space="preserve">hal-02364664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient Documents Denoising and Decomposition Using Aujol and Chambolle Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sloven Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22188,64 +22188,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Old Documents Using a Complex Approach: Application to Lettrines Indexing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Courboulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22283,51 +22283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmenting and Indexing Old Documents Using a Letter Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sloven Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22404,276 +22404,276 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the joint use of a Structural Signature and a Galois Lattice Classifier for Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Recognition. Recent Advances and New Opportunities: 7th International Workshop, GREC 2007, Curitiba, Brazil, September 20-21, 2007, Selected Papers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Graphics Recognition : Recent Advances and New Opportunities, Selected Papers from GREC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lecture Notes in Computer Science, pp.61-70, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382077v1</w:t>
+                <w:t xml:space="preserve">hal-00859326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the joint use of a Structural Signature and a Galois Lattice Classifier for Symbol Recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Guillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Visani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karell Bertet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ogier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Liu Wenyin, Josep Llados, Jean-Marc Ogier. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphics Recognition : Recent Advances and New Opportunities, Selected Papers from GREC 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphics Recognition. Recent Advances and New Opportunities: 7th International Workshop, GREC 2007, Curitiba, Brazil, September 20-21, 2007, Selected Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer-Verlag, pp.61-70, 2008, LNCS - Volume 5046, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88188-9_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859326v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22691,51 +22691,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse complexe de documents anciens, application aux lettrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cs.OH]. Université de La Rochelle, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2011LAROS333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -22931,51 +22931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Wall" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toselli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-025-00531-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Seydi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoombie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson T Hinke" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522462v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Cong Pham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Deloin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-025-00549-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D&#8217;andecy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.131241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676753v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Girdhar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2024.3378419" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18611-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678360v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Malik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Joseph" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-024-00467-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321950v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Iqbal Kajla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Sanaullah Badar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruf Pasha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.10.015" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Litvine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Starzec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehmana Younis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faula" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2024.2324163" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678374v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Starzec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089337v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Sahay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3263721" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ramos Terrades" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109419" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Oumar Diallo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17021-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678432v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleiman Mahamoud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.06.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hai Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jatowt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453476" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523048v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeeha Qureshi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Salamat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Akhtar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Asmat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03379-8" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Husnain" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Mumtaz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2019.0401" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Saad Missen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Javed" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nosheen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13614568.2019.1677787" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Van Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00346-9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Jhanidr" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132758" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attik" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Sang Choi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Saleh Alotaibi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11040545" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11010107" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00329-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao D&#234; Tran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prasath" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13614568.2018.1448007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838151v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091058v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-150146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsopze Norbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.8.3.91-118" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Carneiro Silva De Holanda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesil Sampaio Amarante Segundo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Almeida Monteiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7198/S2318-34032013001023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859320v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2108646" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916007v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Pareti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-011-0152-x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD0A53322F3673E9B21475650ED8C5811E43C77A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716561v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.665-690" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G7BS2PKH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.29.665-690" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05339420v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipendra Sharma Kafle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Talhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Daler Ali Awan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_16" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491382v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Biswas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05339414v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702525" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518744v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baglan Baitu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crohas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_25" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191219v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannkinh Nom" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Keo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043418v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.14918" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120511v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178406v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678388v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddock K&#233;bairi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012410800003660" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188567v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321954v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.00573" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sharma" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140081v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0917-8_22" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710036v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70546-5_15" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710048v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_15" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157225v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rossinyol" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676745v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676763v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8085-7_7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089375v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;al" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25752-0_28" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678414v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n &#352;imsa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#352;ulc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal U&#345;i&#269;&#225;&#345;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676761v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8085-7_8" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678406v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678416v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41501-2_8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678395v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hemmer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.416" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207205v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678419v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41501-2_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03962270v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678403v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_21" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678438v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42430-4_6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05339398v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678409v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy van Landeghem" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#232;n Tito" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borchmann" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pietruszka" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Jurkiewicz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_24" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678422v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41501-2_5" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089422v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Thi Tuyet Nguyen" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_32" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089381v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Beltran" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Agresta" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945236" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861202v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011559800003335" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418385v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86331-9_45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089326v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Ngan Vo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Cao Tran" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93179-7_7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947236v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190762" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026957v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Frossard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hengchen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3693650" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030210v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923691v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Owczarek" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383583.3398605" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.40088" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364753v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Dao" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lahmi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806219" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364839v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-3711" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519302v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Hai Nguyen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl.2019.00015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364740v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessi Louisa" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.70133" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304334v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518333v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aroua" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murphy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabah" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouis" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914221" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364734v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kise" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.20049" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518252v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00145" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555586v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00223" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363810v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389302800291" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890294v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363805v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_13" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900024v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Burie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustaty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eskenazi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.306" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364654v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00064" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364563v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548463" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364581v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Dang" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Luqman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ogier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Tran" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8546235" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363750v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516531" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364680v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516532" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364672v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.66" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838156v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.57" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030194v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.332" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895650v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.202" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025499v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdar.2017.232" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455763v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025508v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991582" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568946v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.48" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895651v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090394" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637824v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.249" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030185v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coustaty" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389856v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setiawan Hadi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Windu Antara Kesiman" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.107" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282826v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaa Wannous" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320491v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Tran Cao" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294406v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238379v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227585v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810133.2810137" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030181v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333783" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290451v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik M. Saad Missen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248778v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cao Tran" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333832" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248152v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Le" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333956" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237207v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333757" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247962v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.461" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247981v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001968" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247976v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247935v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_8" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247969v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247983v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vortana Say" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001960" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519308v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.67" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853245v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247950v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853240v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853237v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715374v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surapong Uttama" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716611v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715366v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715891v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660972v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916024v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715378v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715946v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716613v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715953v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247944v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454559v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Giap" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526992v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Jouili" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.237" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488343v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554434v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586747" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382082v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloven Dubois" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435374v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.233" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435382v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361093v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113017v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135624v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026917v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Beltr&#225;n" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Caicedo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59830-3_49" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553363v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Murphy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Howells" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mcdonald-Maier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadfi Sami" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Falquet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE200009" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566593v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_23" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030211v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_19" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364615v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain&#160;d&#8217;andecy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3_11" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364664v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04257-8_29" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566618v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02284-6_9" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916015v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nard Michel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695585v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498379v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_13" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382077v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_7" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859326v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691922v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LAROS333" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Chimienti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kato" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Seydi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schoombie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson T Hinke" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70063" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522462v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tri-Cong Pham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joseph" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Deloin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain d'Andecy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-025-00549-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Andr&#233;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Wall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Tarride" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Toselli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-025-00531-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain D&#8217;andecy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2025.131241" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321950v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Iqbal Kajla" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Muhammad Saad Missen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafiz Muhammad Sanaullah Badar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maruf Pasha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.10.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Musab Al-Ghadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuheng Ming" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Gomez-Kr&#228;mer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-024-18611-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678360v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usman Malik" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Visani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sidere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Joseph" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-024-00467-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Litvine" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Starzec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehmana Younis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faula" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01615440.2024.2324163" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678374v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Starzec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676753v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Girdhar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSS.2024.3378419" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678363v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Rouis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azise Oumar Diallo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-023-17021-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678446v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Bakkali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Ramos Terrades" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109419" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089308v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joris Voerman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Souleiman Mahamoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2023.06.012" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089337v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Sahay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3263721" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ogier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamdi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvys Linhares Pontes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324922000110" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tuyet Hai Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jatowt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coustaty" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3453476" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089269v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_15" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549485v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujtaba Husnain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Mumtaz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2019.0401" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523048v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajeeha Qureshi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Salamat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Akhtar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hina Asmat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-020-03379-8" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Van Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00346-9" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364892v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Zeeshan Jhanidr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app9132758" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Attik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gyu Sang Choi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Saleh Alotaibi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11040545" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Saad Missen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Javed" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Nosheen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13614568.2019.1677787" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Missen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Muzzamil Luqman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym11010107" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364798v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Bao Dang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-019-00329-w" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838116v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickal Coustaty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Ogier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cao D&#234; Tran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2018.07.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prasath" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13614568.2018.1448007" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kalti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247925v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Tsopze" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Louis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AO-150146" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247930v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsopze Norbert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.8.3.91-118" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916424v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Carneiro Silva De Holanda" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesil Sampaio Amarante Segundo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Almeida Monteiro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7198/S2318-34032013001023" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916007v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Pareti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-011-0152-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CD0A53322F3673E9B21475650ED8C5811E43C77A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716561v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMCB.2011.2108646" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859320v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525942v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guillas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.29.665-690" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-G7BS2PKH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716567v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859321v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.29.665-690" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329595v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Thomas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Carel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-04630-7_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321938v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alexis Aza&#239;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Guillaume" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-06136-2_11" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05339414v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipendra Sharma Kafle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Talhi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3677389.3702525" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518744v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Telnoff" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baglan Baitu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crohas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_25" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191219v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vannkinh Nom" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saly Keo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043418v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2502.14918" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491382v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanket Biswas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Mr Rusi&#241;ol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178406v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05339420v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111226v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Daler Ali Awan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94139-9_16" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710036v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Sun" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanh Thi Hong Tran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Emiliano Gonz&#225;lez-Gallardo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140081v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0917-8_22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676213v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Sharma" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70546-5_15" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635760v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Amine Bouchiha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Champagnat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Rabah" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC61105.2024.00067" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05188567v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.00573" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710048v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72437-4_15" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157225v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Rossinyol" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676745v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddock K&#233;bairi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012410800003660" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282909v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Burie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678416v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41501-2_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678406v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41734-4_2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8085-7_8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678395v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hemmer" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Bartolo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Brachat" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2023.emnlp-main.416" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207205v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03962270v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noud&#233;hou&#233;nou Lionel Jaderne Houssou" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc B&#233;al" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-25752-0_28" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678419v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41501-2_3" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678403v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;t&#283;p&#225;n &#352;imsa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal U&#345;i&#269;&#225;&#345;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan &#352;ulc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yash Patel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42448-9_21" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678414v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brachat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42430-4_6" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05339398v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678409v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy van Landeghem" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#232;n Tito" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Borchmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Pietruszka" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawid Jurkiewicz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41679-8_24" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678422v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-41501-2_5" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676763v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-8085-7_7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089375v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089381v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Beltran" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalba Agresta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945236" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861202v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Boros" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Lejeune" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011559800003335" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089422v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Thi Tuyet Nguyen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-06555-2_32" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418385v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86331-9_45" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089326v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuyet-Ngan Vo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Khoa Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Cao Tran" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-93179-7_7" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026957v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Frossard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hengchen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3693650" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030210v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_14" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947236v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP40778.2020.9190762" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923691v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Owczarek" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franco" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_7" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3383583.3398605" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519302v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Hai Nguyen" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jcdl.2019.00015" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364740v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kessi Louisa" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.70133" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304334v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigaud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364693v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Jean-Caurant" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2019.00057" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518333v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aroua" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Murphy" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rabah" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rouis" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sid&#232;re" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2019.8914221" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364839v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Moreno" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-3711" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364734v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cruz" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Augereau" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Kise" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Journet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.20049" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518252v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00145" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555586v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2019.00223" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363810v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007389302800291" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364753v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ledoux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Dao" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lahmi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2019.8806219" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364718v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDARW.2019.40088" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363805v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_13" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890294v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry G&#233;raud" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chazalon" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900024v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chazalon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C Burie" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Coustaty" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Eskenazi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.306" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364654v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR-2018.2018.00064" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364581v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.B. Dang" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Luqman" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Ogier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Tran" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2018.8546235" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363750v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516531" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364563v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTSI.2018.8548463" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364680v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CBMI.2018.8516532" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364672v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2018.66" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895650v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.202" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025499v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chiron" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icdar.2017.232" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455763v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025508v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991582" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568946v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.48" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030194v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.332" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889926v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCDL.2017.7991615" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895651v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EST.2017.8090394" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637824v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.249" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838156v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kurtz" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wendling" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2017.57" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282826v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Soualah-Alila" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouaa Wannous" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320491v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=de Tran Cao" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294406v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Mehri" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H&#233;roux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lerouge" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238379v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rempulski" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889927v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Gally" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC.2016.7844734" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389856v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setiawan Hadi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Made Windu Antara Kesiman" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFHR.2016.107" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030185v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coustaty" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2016.7900001" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226168v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Eskenazi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290451v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik M. Saad Missen" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319909v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248152v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viet Phuong Le" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=De Cao Tran" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333956" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248778v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333832" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01237207v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333757" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227585v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2810133.2810137" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030181v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2015.7333783" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247976v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duthil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Courboulay" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247935v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44854-0_8" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247962v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2014.461" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247981v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nibal Nayef" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001968" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247969v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247983v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247954v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vortana Say" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001960" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853245v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247950v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2013.67" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853240v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853237v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519308v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boucher" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716611v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715366v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715891v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surapong Uttama" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660972v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715374v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715378v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916024v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raveaux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715946v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716613v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715953v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thuong Huyen Nguyen" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247944v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526992v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Jouili" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tabbone" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPR.2010.237" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488343v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Giap" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454559v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554434v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586747" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382086v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382082v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sloven Dubois" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Menard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435374v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDAR.2009.233" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435382v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361093v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113017v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135624v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026917v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Beltr&#225;n" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Caicedo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59830-3_49" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034492v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Adri&#225;n Cabrera-Diego" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64452-9_19" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553363v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Murphy" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Howells" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Mcdonald-Maier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadfi Sami" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Falquet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/AISE200009" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566593v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41590-7_23" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030211v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57058-3_19" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026931v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-54956-5_7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364615v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Poulain&#160;d&#8217;andecy" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-05792-3_11" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566618v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02284-6_9" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364664v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04257-8_29" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916015v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;nard Michel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36824-0_2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695585v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498379v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13728-0_13" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859326v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382077v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88188-9_7" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00691922v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011LAROS333" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>