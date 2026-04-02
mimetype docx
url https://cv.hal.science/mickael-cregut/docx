--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -896,395 +896,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Raman spectroscopy to the assessment of the biodegradation of industrial polyurethanes wastes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Diversity and Functions of Choline Sulphatases in Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bedas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Assaf</w:t>
+                <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (16), pp.9538-9544. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (2), pp.350-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1772-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-013-0328-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345295v1</w:t>
+                <w:t xml:space="preserve">hal-02360976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diversity and Functions of Choline Sulphatases in Microorganisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput and miniaturised systems for biodegradability assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Cregut</w:t>
+                <w:t xml:space="preserve">François Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sweetlove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-013-0328-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (16), pp.9545 - 9552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2236-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360976v1</w:t>
+                <w:t xml:space="preserve">hal-01929408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput and miniaturised systems for biodegradability assessments</w:t>
+                <w:t xml:space="preserve">Applying Raman spectroscopy to the assessment of the biodegradation of industrial polyurethanes wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Brillet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bedas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (16), pp.9545 - 9552. </w:t>
+              <w:t xml:space="preserve">, 2014, 21 (16), pp.9538-9544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2236-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1772-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929408v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in agar biorefinery with arylsulphatase activities</w:t>
               </w:r>
@@ -1914,51 +1914,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la structure et de la diversité de la communauté bactérienne fonctionnelle minéralisant les esters de sulfate sous couvert de colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2022,51 +2022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des communautés bactériennes rhizosphériques impliquées dans la minéralisation du soufre organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2188,51 +2188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving complexity of biodegradation assessments for UVCB chemicals usingan automated system: EVABIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sweetlove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2419,364 +2419,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355471v1</w:t>
+                <w:t xml:space="preserve">hal-02368214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Cregut</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368214v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment</w:t>
+                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.J. Durand</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368226v1</w:t>
+                <w:t xml:space="preserve">hal-02355471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategy for industrial polyurethanes wastes (bio)remediation using soil microbial communities exposed to 40 years of contamination</w:t>
               </w:r>
@@ -2788,51 +2788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2978,51 +2978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative de la régulation de l’activité arylsulfatase au sein de souches bactériennes rhizosphérique indigènes du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,381 +3067,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and diversity of bacterial communities implicated in ester sulphates mineralization in rhizosphere soil of rape and barley</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular tools to follow bacterial community implicated in the mineralization of ester sulfates in rhizosphere soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phuy-Chhoy Vong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007</w:t>
+              <w:t xml:space="preserve">Rhizosphere 2. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007, Rhizosphere 2 Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486380v1</w:t>
+                <w:t xml:space="preserve">hal-02751179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tools to follow bacterial community implicated in the mineralization of ester sulfates in rhizosphere soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the functional fungal community implicated in sulfur mineralization in the rhizosphere of rape and barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crovisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 2. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007, Rhizosphere 2 Abstracts</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751179v1</w:t>
+                <w:t xml:space="preserve">hal-02816060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the functional fungal community implicated in sulfur mineralization in the rhizosphere of rape and barley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lama Hamdan</w:t>
+                <w:t xml:space="preserve">Structure and diversity of bacterial communities implicated in ester sulphates mineralization in rhizosphere soil of rape and barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crovisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuy-Chhoy Vong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 2. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
+              <w:t xml:space="preserve">Rhizosphere 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816060v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3453,282 +3453,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Metal and Organometallic Compounds with Bioluminescent Bacterial Bioassays.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaerobie production of organie acids and alcohols with Corynebacterium glutamicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hua</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stéphane Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Bao Truc Khuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlos Barreiro. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New trends in Corynebacterium glutamicum: beyond the amino acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Sciences Pub, 2015, 978-1-63483-280-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929442v1</w:t>
+                <w:t xml:space="preserve">hal-01962320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobie production of organie acids and alcohols with Corynebacterium glutamicum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Cregut</w:t>
+                <w:t xml:space="preserve">Detection of Metal and Organometallic Compounds with Bioluminescent Bacterial Bioassays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang Bao Truc Khuat</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New trends in Corynebacterium glutamicum: beyond the amino acids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-99, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/10_2015_332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962320v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3866,51 +3866,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la communauté bactérienne impliquée dans la minéralisation du soufre organique dans les rhizosphères de colza et d'orge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009INPL025N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4106,51 +4106,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Aghajani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Andr&#233;-Miral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37309-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141710932" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sweetlove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen&#232;ble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03386A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Abbes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Landoulsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2214-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cregut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0328-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2013.09.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMW0TGZ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2012.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5PRG8JG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crovisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.01.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XJHK39-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dequiet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01210.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751179v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816060v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Bao Truc Khuat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL025N" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Aghajani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Andr&#233;-Miral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37309-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141710932" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sweetlove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen&#232;ble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03386A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Abbes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Landoulsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2214-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cregut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0328-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2013.09.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMW0TGZ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2012.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5PRG8JG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crovisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.01.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XJHK39-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dequiet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01210.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Bao Truc Khuat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL025N" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>