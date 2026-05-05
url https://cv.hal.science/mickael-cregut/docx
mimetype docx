--- v1 (2026-04-02)
+++ v2 (2026-05-05)
@@ -234,291 +234,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05441109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Biomonitoring Strategies to Assess Performance of a Bioremediation Bioprocess</w:t>
+                <w:t xml:space="preserve">Screening of metallic pollution in complex environmental samples through a transcriptomic fingerprint method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Mansouri</w:t>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Cregut</w:t>
+                <w:t xml:space="preserve">Anna Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Thouand</w:t>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jose Durand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe B Y Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (17), pp.10932. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.1037-1050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su141710932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15545-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890507v1</w:t>
+                <w:t xml:space="preserve">hal-03890517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of metallic pollution in complex environmental samples through a transcriptomic fingerprint method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Biomonitoring Strategies to Assess Performance of a Bioremediation Bioprocess</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assaf</w:t>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe B Y Cordella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Jose Durand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (1), pp.1037-1050. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (17), pp.10932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15545-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su141710932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890517v1</w:t>
+                <w:t xml:space="preserve">hal-03890507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodegradability assessment of complex chemical mixtures using a carbon balance approach</w:t>
               </w:r>
@@ -638,64 +638,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Environmental Issues of DDT Pollution and Bioremediation: a Multidisciplinary Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Mansouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -772,90 +772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a bacterial bioassay for atrazine and cyanuric acid detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Gueuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -896,425 +896,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diversity and Functions of Choline Sulphatases in Microorganisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying Raman spectroscopy to the assessment of the biodegradation of industrial polyurethanes wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Cregut</w:t>
+                <w:t xml:space="preserve">Marion Bedas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 67 (2), pp.350-357. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (16), pp.9538-9544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00248-013-0328-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1772-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360976v1</w:t>
+                <w:t xml:space="preserve">hal-02345295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput and miniaturised systems for biodegradability assessments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Diversity and Functions of Choline Sulphatases in Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Brillet</w:t>
+                <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2236-2⟩</w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (2), pp.350-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00248-013-0328-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929408v1</w:t>
+                <w:t xml:space="preserve">hal-02360976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Raman spectroscopy to the assessment of the biodegradation of industrial polyurethanes wastes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High throughput and miniaturised systems for biodegradability assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bedas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Sweetlove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (16), pp.9538-9544. </w:t>
+              <w:t xml:space="preserve">, 2014, 21 (16), pp.9545 - 9552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1772-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2236-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02345295v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in agar biorefinery with arylsulphatase activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rondags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1373,51 +1373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentalization and regulation of arylsulfatase activities in Streptomyces sp., Microbacterium sp. and Rhodococcus sp. soil isolates in response to inorganic sulfate limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1477,90 +1477,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into polyurethane biodegradation and realistic prospects for the development of a sustainable waste recycling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 31 (8), pp.1634-1647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1606,51 +1606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density, structure, and diversity of the cultivable arylsulfatase-producing bacterial community in the rhizosphere of field-grown rape and barley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1761,51 +1761,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of primary mild stresses on resilience and resistance of the nitrate reducer community to a subsequent severe stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,199 +1874,324 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la structure et de la diversité de la communauté bactérienne fonctionnelle minéralisant les esters de sulfate sous couvert de colza</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Piutti</w:t>
+                <w:t xml:space="preserve">High throughput microbial array for complex environmental sample assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hehn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Bioluminescence and Chemiluminescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486384v1</w:t>
+                <w:t xml:space="preserve">hal-05603682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse de la structure et de la diversité de la communauté bactérienne fonctionnelle minéralisant les esters de sulfate sous couvert de colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des communautés bactériennes rhizosphériques impliquées dans la minéralisation du soufre organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,1742 +2232,1867 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Oct 2007, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (11)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving complexity of biodegradation assessments for UVCB chemicals usingan automated system: EVABIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sweetlove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Grangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 29th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a multi-sensors device to assess the biodegradation of chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Calzolai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High throughput microbial array for complex environmental sample assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
+              <w:t xml:space="preserve">EcotoxicoMic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368214v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05603692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.J. Durand</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368226v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355471v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New strategy for industrial polyurethanes wastes (bio)remediation using soil microbial communities exposed to 40 years of contamination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marion Bedas</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS 2013: 5th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Liepzig, Germany</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368048v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité du gène codant l’arylsulfatase en relation avec la localisation de cette activité chez des bactéries rhizosphériques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New strategy for industrial polyurethanes wastes (bio)remediation using soil microbial communities exposed to 40 years of contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bedas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 2009</w:t>
+              <w:t xml:space="preserve">FEMS 2013: 5th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Liepzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02814496v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche intégrative de la régulation de l’activité arylsulfatase au sein de souches bactériennes rhizosphérique indigènes du sol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité du gène codant l’arylsulfatase en relation avec la localisation de cette activité chez des bactéries rhizosphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Aussois, France. 2008</w:t>
+              <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Lyon, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486383v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tools to follow bacterial community implicated in the mineralization of ester sulfates in rhizosphere soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche intégrative de la régulation de l’activité arylsulfatase au sein de souches bactériennes rhizosphérique indigènes du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 2. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007, Rhizosphere 2 Abstracts</w:t>
+              <w:t xml:space="preserve">8. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Aussois, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751179v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the functional fungal community implicated in sulfur mineralization in the rhizosphere of rape and barley</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lama Hamdan</w:t>
+                <w:t xml:space="preserve">Structure and diversity of bacterial communities implicated in ester sulphates mineralization in rhizosphere soil of rape and barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crovisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuy-Chhoy Vong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 2. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
+              <w:t xml:space="preserve">Rhizosphere 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816060v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and diversity of bacterial communities implicated in ester sulphates mineralization in rhizosphere soil of rape and barley</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular tools to follow bacterial community implicated in the mineralization of ester sulfates in rhizosphere soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phuy-Chhoy Vong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007</w:t>
+              <w:t xml:space="preserve">Rhizosphere 2. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007, Rhizosphere 2 Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486380v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of the functional fungal community implicated in sulfur mineralization in the rhizosphere of rape and barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crovisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhizosphere 2. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobie production of organie acids and alcohols with Corynebacterium glutamicum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Huang Bao Truc Khuat</w:t>
+                <w:t xml:space="preserve">Detection of Metal and Organometallic Compounds with Bioluminescent Bacterial Bioassays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New trends in Corynebacterium glutamicum: beyond the amino acids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-99, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/10_2015_332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962320v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Metal and Organometallic Compounds with Bioluminescent Bacterial Bioassays.</w:t>
-[...68 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anaerobie production of organie acids and alcohols with Corynebacterium glutamicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Bao Truc Khuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlos Barreiro. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New trends in Corynebacterium glutamicum: beyond the amino acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Sciences Pub, 2015, 978-1-63483-280-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929442v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WO2025114324 - SYSTEM AND METHOD FOR MEASURING MICROBIAL ACTIVITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2025114324. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3852,114 +4102,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la communauté bactérienne impliquée dans la minéralisation du soufre organique dans les rhizosphères de colza et d'orge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009INPL025N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4106,51 +4356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Aghajani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Andr&#233;-Miral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37309-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141710932" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sweetlove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen&#232;ble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03386A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Abbes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Landoulsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2214-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cregut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0328-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2013.09.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMW0TGZ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2012.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5PRG8JG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crovisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.01.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XJHK39-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dequiet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01210.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486381v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368048v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814496v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816060v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Bao Truc Khuat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492272v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748716v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL025N" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Aghajani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Andr&#233;-Miral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37309-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890507v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141710932" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sweetlove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen&#232;ble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03386A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Abbes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Landoulsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2214-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cregut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0328-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2013.09.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMW0TGZ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2012.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5PRG8JG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crovisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.01.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XJHK39-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dequiet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01210.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Bao Truc Khuat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL025N" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>