--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -896,395 +896,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying Raman spectroscopy to the assessment of the biodegradation of industrial polyurethanes wastes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Diversity and Functions of Choline Sulphatases in Microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Bedas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ali Assaf</w:t>
+                <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (16), pp.9538-9544. </w:t>
+              <w:t xml:space="preserve">Microbial ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 67 (2), pp.350-357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-1772-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00248-013-0328-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02345295v1</w:t>
+                <w:t xml:space="preserve">hal-02360976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diversity and Functions of Choline Sulphatases in Microorganisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput and miniaturised systems for biodegradability assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Cregut</w:t>
+                <w:t xml:space="preserve">François Brillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Sweetlove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00248-013-0328-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (16), pp.9545 - 9552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2236-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360976v1</w:t>
+                <w:t xml:space="preserve">hal-01929408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput and miniaturised systems for biodegradability assessments</w:t>
+                <w:t xml:space="preserve">Applying Raman spectroscopy to the assessment of the biodegradation of industrial polyurethanes wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Brillet</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Bedas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (16), pp.9545 - 9552. </w:t>
+              <w:t xml:space="preserve">, 2014, 21 (16), pp.9538-9544. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2236-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-1772-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929408v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02345295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights in agar biorefinery with arylsulphatase activities</w:t>
               </w:r>
@@ -1367,329 +1367,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01278796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentalization and regulation of arylsulfatase activities in Streptomyces sp., Microbacterium sp. and Rhodococcus sp. soil isolates in response to inorganic sulfate limitation</w:t>
+                <w:t xml:space="preserve">New insights into polyurethane biodegradation and realistic prospects for the development of a sustainable waste recycling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Piutti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+                <w:t xml:space="preserve">M. Bedas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biotechnology Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (8), pp.1634-1647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2013.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2012.08.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474768v1</w:t>
+                <w:t xml:space="preserve">hal-02334795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into polyurethane biodegradation and realistic prospects for the development of a sustainable waste recycling process</w:t>
+                <w:t xml:space="preserve">Compartmentalization and regulation of arylsulfatase activities in Streptomyces sp., Microbacterium sp. and Rhodococcus sp. soil isolates in response to inorganic sulfate limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bedas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gerald Thouand</w:t>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biotechadv.2013.08.011⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 168 (1), pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2012.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334795v1</w:t>
+                <w:t xml:space="preserve">hal-01474768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density, structure, and diversity of the cultivable arylsulfatase-producing bacterial community in the rhizosphere of field-grown rape and barley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phuy-Chhoy Vong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crovisier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2039,90 +2039,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la structure et de la diversité de la communauté bactérienne fonctionnelle minéralisant les esters de sulfate sous couvert de colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone d'Ecologie Microbienne (AFEM). FRA., Aug 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2147,77 +2147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des communautés bactériennes rhizosphériques impliquées dans la minéralisation du soufre organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crovisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2313,51 +2313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving complexity of biodegradation assessments for UVCB chemicals usingan automated system: EVABIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Sweetlove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2669,364 +2669,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05603692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
+              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355471v1</w:t>
+                <w:t xml:space="preserve">hal-02368214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput microbial array for complex matrix assessment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Cregut</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368214v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment</w:t>
+                <w:t xml:space="preserve">Coupling traditional biodegradation assessments with spectroscopic tools for plastic wastes: case of Polyurethane wastes assessment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.J. Durand</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t>
+              <w:t xml:space="preserve">Society of environmental toxicology and chemistry (SETAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368226v1</w:t>
+                <w:t xml:space="preserve">hal-02355471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New strategy for industrial polyurethanes wastes (bio)remediation using soil microbial communities exposed to 40 years of contamination</w:t>
               </w:r>
@@ -3038,51 +3038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Thouand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3120,90 +3120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité du gène codant l’arylsulfatase en relation avec la localisation de cette activité chez des bactéries rhizosphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Colloque de l'Association Francophone d'Ecologie Microbienne (AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Lyon, France. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3228,77 +3228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative de la régulation de l’activité arylsulfatase au sein de souches bactériennes rhizosphérique indigènes du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Rencontres Plantes-Bactéries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Aussois, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3317,381 +3317,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and diversity of bacterial communities implicated in ester sulphates mineralization in rhizosphere soil of rape and barley</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Molecular tools to follow bacterial community implicated in the mineralization of ester sulfates in rhizosphere soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Phuy-Chhoy Vong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007</w:t>
+              <w:t xml:space="preserve">Rhizosphere 2. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007, Rhizosphere 2 Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486380v1</w:t>
+                <w:t xml:space="preserve">hal-02751179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tools to follow bacterial community implicated in the mineralization of ester sulfates in rhizosphere soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Characterization of the functional fungal community implicated in sulfur mineralization in the rhizosphere of rape and barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Hamdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Cregut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Crovisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rhizosphere 2. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007, Rhizosphere 2 Abstracts</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751179v1</w:t>
+                <w:t xml:space="preserve">hal-02816060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the functional fungal community implicated in sulfur mineralization in the rhizosphere of rape and barley</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Structure and diversity of bacterial communities implicated in ester sulphates mineralization in rhizosphere soil of rape and barley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Crovisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuy-Chhoy Vong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rhizosphere 2. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. 2007</w:t>
+              <w:t xml:space="preserve">Rhizosphere 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Montpellier, France. , 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816060v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3703,282 +3703,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Metal and Organometallic Compounds with Bioluminescent Bacterial Bioassays.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaerobie production of organie acids and alcohols with Corynebacterium glutamicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hua</w:t>
-[...43 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stéphane Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Karim Kabore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huang Bao Truc Khuat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carlos Barreiro. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">New trends in Corynebacterium glutamicum: beyond the amino acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Sciences Pub, 2015, 978-1-63483-280-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929442v1</w:t>
+                <w:t xml:space="preserve">hal-01962320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaerobie production of organie acids and alcohols with Corynebacterium glutamicum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Cregut</w:t>
+                <w:t xml:space="preserve">Detection of Metal and Organometallic Compounds with Bioluminescent Bacterial Bioassays.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huang Bao Truc Khuat</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulivan Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cregut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Thouand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New trends in Corynebacterium glutamicum: beyond the amino acids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioluminescence: Fundamentals and Applications in Biotechnology - Volume 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-99, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/10_2015_332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962320v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4116,51 +4116,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la communauté bactérienne impliquée dans la minéralisation du soufre organique dans les rhizosphères de colza et d'orge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Cregut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009INPL025N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4356,51 +4356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Aghajani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Andr&#233;-Miral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37309-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890507v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141710932" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sweetlove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen&#232;ble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03386A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Abbes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Landoulsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2214-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360976v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cregut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0328-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2013.09.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMW0TGZ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474768v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2012.08.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334795v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.08.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5PRG8JG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crovisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.01.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XJHK39-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dequiet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01210.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751179v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816060v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962320v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Bao Truc Khuat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL025N" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepehr Aghajani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Kerdraon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Wilson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Galinat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Andr&#233;-Miral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37309-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Cregut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hua" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulivan Jouanneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assaf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B Y Cordella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15545-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890507v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Mansouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Thouand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su141710932" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929956v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cregut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sweetlove" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chen&#232;ble" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03386A" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Abbes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Landoulsi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-016-2214-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334783v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gueun&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00211" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Cregut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00248-013-0328-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929408v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Sweetlove" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2236-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bedas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1772-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01278796v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rondags" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2013.09.020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RMW0TGZ5-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bedas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2013.08.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5PRG8JG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474768v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2012.08.001" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crovisier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.01.005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T9XJHK39-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661657v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Philippot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bressan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dequiet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01210.x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486384v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486381v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Cunff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Grang&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368240v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Calzolai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Pichot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603692v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368214v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Durand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368048v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814496v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486383v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751179v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816060v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Hamdan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486380v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01962320v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Delaunay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Karim Kabore" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huang Bao Truc Khuat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929442v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hua" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/10_2015_332" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louineau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748716v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009INPL025N" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>