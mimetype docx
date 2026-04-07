--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -748,644 +748,644 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’un guide pour un usage responsable de l’IAG dans les rendus académiques des étudiants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment la transparence issue des exigences d’intégrité scientifique peut-elle aider à reconstruire une relation de confiance enseignants-étudiants quand ces derniers utilisent l’IA pour leur mémoire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Conférence de l’Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIM, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">TRANSIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tours, Mar 2026, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312234v1</w:t>
+                <w:t xml:space="preserve">hal-05559559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the intention to use a augmented reality mobile application for wine purchase</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition d’un guide pour un usage responsable de l’IAG dans les rendus académiques des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italy</w:t>
+              <w:t xml:space="preserve">30e Conférence de l’Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421380v1</w:t>
+                <w:t xml:space="preserve">hal-05312234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécessité du sensemaking sur la construction de la vision organisante : le cas d'un projet SI en santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mougin</w:t>
+                <w:t xml:space="preserve">Evaluation of the intention to use a augmented reality mobile application for wine purchase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rival</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème Conférence de l'AIM : Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117311v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the impact of information load on the usage intention of an augmented reality application for wine selection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Rival</w:t>
+                <w:t xml:space="preserve">La nécessité du sensemaking sur la construction de la vision organisante : le cas d'un projet SI en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Tourism Marketing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Bordeaux, Sep 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">28ème Conférence de l'AIM : Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269525v1</w:t>
+                <w:t xml:space="preserve">hal-04117311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des risques de projets d’implémentation inter-organisationnelle d’un Progiciel de Gestion Intégré médical</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the impact of information load on the usage intention of an augmented reality application for wine selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Information Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Advances in Tourism Marketing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Bordeaux, Sep 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04559460v1</w:t>
+                <w:t xml:space="preserve">hal-04269525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des risques post-adoptifs lors d’un projet SI multiorganisationnel en santé</w:t>
+                <w:t xml:space="preserve">Gestion des risques de projets d’implémentation inter-organisationnelle d’un Progiciel de Gestion Intégré médical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème Colloque de l'AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Association Information Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519488v1</w:t>
+                <w:t xml:space="preserve">hal-04559460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des avis en ligne à partir de la matrice de la valeur de Holbrook : le cas du tourisme patrimonial</w:t>
               </w:r>
@@ -1397,51 +1397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venice, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1492,51 +1492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1555,122 +1555,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’un nouveau logiciel d’aide à la prescription et transformations des pratiques de soin : des contraintes bénéfiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’identification des risques post-adoptifs lors d’un projet SI multiorganisationnel en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque de l'AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">XXVIème Colloque de l'AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519499v1</w:t>
+                <w:t xml:space="preserve">hal-03519488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la capacité différentielle de traitement de l’information sur la satisfaction lors de la visite d’un château : approche exploratoire et comparative.</w:t>
               </w:r>
@@ -1745,505 +1745,518 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de la capacité du modèle Netqu@l à prédire des réactions online et offline : le cas du site web du Domaine National de Chambord</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
+                <w:t xml:space="preserve">Intégration d’un nouveau logiciel d’aide à la prescription et transformations des pratiques de soin : des contraintes bénéfiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Venise, France</w:t>
+              <w:t xml:space="preserve">XXVème Colloque de l'AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499667v1</w:t>
+                <w:t xml:space="preserve">hal-03519499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de légitimation et vision organisante du CRM : l'analyse d'une revue professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche comparative de l’efficacité d’un message publicitaire en vidéo immersive Vs vidéo traditionnelle dans le choix d’un site touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème conférence de l'Association Information et Management (AIM) : Management de la transformation numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404626v1</w:t>
+                <w:t xml:space="preserve">hal-02499671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche comparative de l’efficacité d’un message publicitaire en vidéo immersive Vs vidéo traditionnelle dans le choix d’un site touristique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+                <w:t xml:space="preserve">Standardisation des pratiques de soin : Analyse du rôle d’un logiciel d’aide à la prescription dans deux établissements de santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Venise, France</w:t>
+              <w:t xml:space="preserve">Journée TI et Santé (Labelisée AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499671v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation des pratiques de soin : Analyse du rôle d’un logiciel d’aide à la prescription dans deux établissements de santé.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
+                <w:t xml:space="preserve">Test de la capacité du modèle Netqu@l à prédire des réactions online et offline : le cas du site web du Domaine National de Chambord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée TI et Santé (Labelisée AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519518v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management visuel et performance du processus de développement d’un nouveau produit</w:t>
+                <w:t xml:space="preserve">Stratégies de légitimation et vision organisante du CRM : l'analyse d'une revue professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Roux</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">24ème conférence de l'Association Information et Management (AIM) : Management de la transformation numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519545v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardisation des pratiques de soin : analyse du rôle d’un outil informatique de prescription médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2272,647 +2285,729 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la stratégie de légitimation d’un Cloud Souverain par l’Etat – le cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur d’usage d’un média de communication interne : proposition d’un construit et exemples d’analyse</w:t>
+                <w:t xml:space="preserve">Management visuel et performance du processus de développement d’un nouveau produit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’Association Information &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499751v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des systèmes d’information pour la logistique, ou quand la standardisation peut être source d’hétérogénéité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La valeur d’usage d’un média de communication interne : proposition d’un construit et exemples d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François de Corbière</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Colloque de l'AIM (Association Information et Management)</w:t>
+              <w:t xml:space="preserve">Colloque de l’Association Information &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521058v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de l’offre de récompenses sur les comportements de contribution et le succès en rewards-based crowdfunding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intégration des systèmes d’information pour la logistique, ou quand la standardisation peut être source d’hétérogénéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-International Conference on Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Dublin, France</w:t>
+              <w:t xml:space="preserve">XXIème Colloque de l'AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499731v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décisions de modification du système d'information : inertie cognitive et maturité organisationnelle</w:t>
+                <w:t xml:space="preserve">L’influence de l’offre de récompenses sur les comportements de contribution et le succès en rewards-based crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Pré-International Conference on Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559027v1</w:t>
+                <w:t xml:space="preserve">hal-02499731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur perçue des outils de communication interne : implications théoriques et managériales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Décisions de modification du système d'information : inertie cognitive et maturité organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499748v1</w:t>
+                <w:t xml:space="preserve">hal-01559027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La valeur perçue des outils de communication interne : implications théoriques et managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Few Guidelines for a Good Usage of PLM Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.29-38, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2922,133 +3017,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation pédagogique à l’université : dispositifs de mise en œuvre et de valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les avis en ligne pour déterminer l’image d’une destination touristique : le cas des châteaux de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3058,92 +3153,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourgeon-Renault D, Euzéby F et Passebois-Ducros J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et marketing de la culture et du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.212-237, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.bourg.2022.01.0212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1. Gouvernance des SI (exercices et cas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3176,73 +3271,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Bidan; Cecile Godé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en management des systèmes d'information DSCG 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2020, 978-2-37687-409-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Gouvernance des systèmes d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3275,190 +3370,190 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Bidan; Cecile Godet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSCG 5 Management des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, 2017, 978-2-311-40435-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardisation dans les systèmes d’information inter-organisationnels pour l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meyssonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation, information et performance: les processus opérationnels au coeur de la gestion des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.117-124, 2016, Économie et société, 978-2-7535-4364-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3605,51 +3700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04741683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0029" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mougin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdds.041.2.0114" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.05.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1731" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2015.1030352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01558914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.144.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312234v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421380v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117311v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269525v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559460v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519488v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519499v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruspil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499667v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02404626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499671v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519518v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519531v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499751v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499748v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461898v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397049v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03933937v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bourg.2022.01.0212" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559435v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04741683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0029" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mougin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdds.041.2.0114" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.05.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1731" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2015.1030352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01558914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.144.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruspil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02404626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03933937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bourg.2022.01.0212" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>