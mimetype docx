--- v1 (2026-04-07)
+++ v2 (2026-04-27)
@@ -204,222 +204,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04741683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix des stratégies de légitimation des contrôleurs de gestion : les enseignements d’une étude de cas</w:t>
+                <w:t xml:space="preserve">Les rôles des activités discursives et interprétatives dans la transformation des représentations individuelles en représentations collectives d'un projet SI en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demaret</w:t>
+                <w:t xml:space="preserve">Rémi Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/comma.192.0029⟩</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2, pp.114-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdds.041.2.0114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548915v1</w:t>
+                <w:t xml:space="preserve">hal-04454857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rôles des activités discursives et interprétatives dans la transformation des représentations individuelles en représentations collectives d'un projet SI en santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Mougin</w:t>
+                <w:t xml:space="preserve">Le choix des stratégies de légitimation des contrôleurs de gestion : les enseignements d’une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Coutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2, pp.114-131. </w:t>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vol. 19 (2), pp.29-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jdds.041.2.0114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/comma.192.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454857v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does PLMS (product lifecycle management systems) manage: Data or documents? Complementarity and contingency for SMEs</w:t>
               </w:r>
@@ -1086,77 +1086,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécessité du sensemaking sur la construction de la vision organisante : le cas d'un projet SI en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Coutelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème Conférence de l'AIM : Les SI face aux changements de paradigmes : décarbonation, réhumanisation et recherche de sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Information et Management, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1365,1577 +1365,1577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des avis en ligne à partir de la matrice de la valeur de Holbrook : le cas du tourisme patrimonial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’identification des risques post-adoptifs lors d’un projet SI multiorganisationnel en santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venice, Italie</w:t>
+              <w:t xml:space="preserve">XXVIème Colloque de l'AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245757v1</w:t>
+                <w:t xml:space="preserve">hal-03519488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image d’une destination touristique : définition d’un cadre d’analyse à partir d’une étude comparative des châteaux de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des avis en ligne à partir de la matrice de la valeur de Holbrook : le cas du tourisme patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Venice, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245759v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des risques post-adoptifs lors d’un projet SI multiorganisationnel en santé</w:t>
+                <w:t xml:space="preserve">L’image d’une destination touristique : définition d’un cadre d’analyse à partir d’une étude comparative des châteaux de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème Colloque de l'AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519488v1</w:t>
+                <w:t xml:space="preserve">hal-03245759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la capacité différentielle de traitement de l’information sur la satisfaction lors de la visite d’un château : approche exploratoire et comparative.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ruspil</w:t>
+                <w:t xml:space="preserve">Intégration d’un nouveau logiciel d’aide à la prescription et transformations des pratiques de soin : des contraintes bénéfiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès International de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">XXVème Colloque de l'AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524192v1</w:t>
+                <w:t xml:space="preserve">hal-03519499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’un nouveau logiciel d’aide à la prescription et transformations des pratiques de soin : des contraintes bénéfiques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+                <w:t xml:space="preserve">Le rôle de la capacité différentielle de traitement de l’information sur la satisfaction lors de la visite d’un château : approche exploratoire et comparative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ruspil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque de l'AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">36ème Congrès International de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519499v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche comparative de l’efficacité d’un message publicitaire en vidéo immersive Vs vidéo traditionnelle dans le choix d’un site touristique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test de la capacité du modèle Netqu@l à prédire des réactions online et offline : le cas du site web du Domaine National de Chambord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499671v1</w:t>
+                <w:t xml:space="preserve">hal-02499667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation des pratiques de soin : Analyse du rôle d’un logiciel d’aide à la prescription dans deux établissements de santé.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies de légitimation et vision organisante du CRM : l'analyse d'une revue professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée TI et Santé (Labelisée AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24ème conférence de l'Association Information et Management (AIM) : Management de la transformation numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519518v1</w:t>
+                <w:t xml:space="preserve">hal-02404626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de la capacité du modèle Netqu@l à prédire des réactions online et offline : le cas du site web du Domaine National de Chambord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Approche comparative de l’efficacité d’un message publicitaire en vidéo immersive Vs vidéo traditionnelle dans le choix d’un site touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499667v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de légitimation et vision organisante du CRM : l'analyse d'une revue professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardisation des pratiques de soin : Analyse du rôle d’un logiciel d’aide à la prescription dans deux établissements de santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème conférence de l'Association Information et Management (AIM) : Management de la transformation numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée TI et Santé (Labelisée AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404626v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation des pratiques de soin : analyse du rôle d’un outil informatique de prescription médicale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management visuel et performance du processus de développement d’un nouveau produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519554v1</w:t>
+                <w:t xml:space="preserve">hal-03519545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la stratégie de légitimation d’un Cloud Souverain par l’Etat – le cas français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
+                <w:t xml:space="preserve">Standardisation des pratiques de soin : analyse du rôle d’un outil informatique de prescription médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519531v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management visuel et performance du processus de développement d’un nouveau produit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse de la stratégie de légitimation d’un Cloud Souverain par l’Etat – le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519545v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur d’usage d’un média de communication interne : proposition d’un construit et exemples d’analyse</w:t>
+                <w:t xml:space="preserve">Décisions de modification du système d'information : inertie cognitive et maturité organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’Association Information &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499751v1</w:t>
+                <w:t xml:space="preserve">hal-01559027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration des systèmes d’information pour la logistique, ou quand la standardisation peut être source d’hétérogénéité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+                <w:t xml:space="preserve">La valeur perçue des outils de communication interne : implications théoriques et managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François de Corbière</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Colloque de l'AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521058v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de l’offre de récompenses sur les comportements de contribution et le succès en rewards-based crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-International Conference on Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décisions de modification du système d'information : inertie cognitive et maturité organisationnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intégration des systèmes d’information pour la logistique, ou quand la standardisation peut être source d’hétérogénéité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management, May 2016, Lille, France</w:t>
+              <w:t xml:space="preserve">XXIème Colloque de l'AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01559027v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur perçue des outils de communication interne : implications théoriques et managériales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">La valeur d’usage d’un média de communication interne : proposition d’un construit et exemples d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’Association Information &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499748v1</w:t>
+                <w:t xml:space="preserve">hal-02499751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Few Guidelines for a Good Usage of PLM Software</w:t>
               </w:r>
@@ -3025,204 +3025,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation pédagogique à l’université : dispositifs de mise en œuvre et de valorisation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyser les avis en ligne pour déterminer l’image d’une destination touristique : le cas des châteaux de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bourgeon-Renault D, Euzéby F et Passebois-Ducros J. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation et marketing de la culture et du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Editions, pp.212-237, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.bourg.2022.01.0212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397049v1</w:t>
+                <w:t xml:space="preserve">hal-03933937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser les avis en ligne pour déterminer l’image d’une destination touristique : le cas des châteaux de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'innovation pédagogique à l’université : dispositifs de mise en œuvre et de valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Oriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation et marketing de la culture et du tourisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La disputatio au cœur du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933937v1</w:t>
+                <w:t xml:space="preserve">hal-04397049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 1. Gouvernance des SI (exercices et cas)</w:t>
               </w:r>
@@ -3445,51 +3445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Corbière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Meyssonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3700,51 +3700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04741683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548915v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0029" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mougin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdds.041.2.0114" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.05.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1731" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2015.1030352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01558914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.144.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruspil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02404626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521058v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499731v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559027v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499748v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397049v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03933937v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bourg.2022.01.0212" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04741683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mougin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdds.041.2.0114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.05.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1731" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2015.1030352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01558914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.144.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruspil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02404626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03933937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bourg.2022.01.0212" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>