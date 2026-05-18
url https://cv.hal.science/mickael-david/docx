--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1365,1141 +1365,1141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’identification des risques post-adoptifs lors d’un projet SI multiorganisationnel en santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse des avis en ligne à partir de la matrice de la valeur de Holbrook : le cas du tourisme patrimonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème Colloque de l'AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Venice, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519488v1</w:t>
+                <w:t xml:space="preserve">hal-03245757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des avis en ligne à partir de la matrice de la valeur de Holbrook : le cas du tourisme patrimonial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">L’image d’une destination touristique : définition d’un cadre d’analyse à partir d’une étude comparative des châteaux de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2021, Venice, Italie</w:t>
+              <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245757v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’image d’une destination touristique : définition d’un cadre d’analyse à partir d’une étude comparative des châteaux de la Loire</w:t>
+                <w:t xml:space="preserve">L’identification des risques post-adoptifs lors d’un projet SI multiorganisationnel en santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t>
+              <w:t xml:space="preserve">XXVIème Colloque de l'AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245759v1</w:t>
+                <w:t xml:space="preserve">hal-03519488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d’un nouveau logiciel d’aide à la prescription et transformations des pratiques de soin : des contraintes bénéfiques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+                <w:t xml:space="preserve">Le rôle de la capacité différentielle de traitement de l’information sur la satisfaction lors de la visite d’un château : approche exploratoire et comparative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Coutelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ruspil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque de l'AIM (Association Information et Management)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">36ème Congrès International de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519499v1</w:t>
+                <w:t xml:space="preserve">hal-03524192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de la capacité différentielle de traitement de l’information sur la satisfaction lors de la visite d’un château : approche exploratoire et comparative.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ruspil</w:t>
+                <w:t xml:space="preserve">Intégration d’un nouveau logiciel d’aide à la prescription et transformations des pratiques de soin : des contraintes bénéfiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès International de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Biarritz, France</w:t>
+              <w:t xml:space="preserve">XXVème Colloque de l'AIM (Association Information et Management)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03524192v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test de la capacité du modèle Netqu@l à prédire des réactions online et offline : le cas du site web du Domaine National de Chambord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Approche comparative de l’efficacité d’un message publicitaire en vidéo immersive Vs vidéo traditionnelle dans le choix d’un site touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499667v1</w:t>
+                <w:t xml:space="preserve">hal-02499671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégies de légitimation et vision organisante du CRM : l'analyse d'une revue professionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardisation des pratiques de soin : Analyse du rôle d’un logiciel d’aide à la prescription dans deux établissements de santé.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème conférence de l'Association Information et Management (AIM) : Management de la transformation numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée TI et Santé (Labelisée AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02404626v1</w:t>
+                <w:t xml:space="preserve">hal-03519518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche comparative de l’efficacité d’un message publicitaire en vidéo immersive Vs vidéo traditionnelle dans le choix d’un site touristique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Test de la capacité du modèle Netqu@l à prédire des réactions online et offline : le cas du site web du Domaine National de Chambord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maubisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02499671v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation des pratiques de soin : Analyse du rôle d’un logiciel d’aide à la prescription dans deux établissements de santé.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stratégies de légitimation et vision organisante du CRM : l'analyse d'une revue professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée TI et Santé (Labelisée AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">24ème conférence de l'Association Information et Management (AIM) : Management de la transformation numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519518v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management visuel et performance du processus de développement d’un nouveau produit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardisation des pratiques de soin : analyse du rôle d’un outil informatique de prescription médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519545v1</w:t>
+                <w:t xml:space="preserve">hal-03519554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardisation des pratiques de soin : analyse du rôle d’un outil informatique de prescription médicale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Girard</w:t>
+                <w:t xml:space="preserve">Analyse de la stratégie de légitimation d’un Cloud Souverain par l’Etat – le cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519554v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la stratégie de légitimation d’un Cloud Souverain par l’Etat – le cas français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Management visuel et performance du processus de développement d’un nouveau produit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03519531v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décisions de modification du système d'information : inertie cognitive et maturité organisationnelle</w:t>
               </w:r>
@@ -2580,51 +2580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2662,51 +2662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de l’offre de récompenses sur les comportements de contribution et le succès en rewards-based crowdfunding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pré-International Conference on Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2852,51 +2852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ranchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association Information &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3044,51 +3044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser les avis en ligne pour déterminer l’image d’une destination touristique : le cas des châteaux de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maubisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourgeon-Renault D, Euzéby F et Passebois-Ducros J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation et marketing de la culture et du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS Editions, pp.212-237, 2022, </w:t>
@@ -3700,51 +3700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04741683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mougin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdds.041.2.0114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.05.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1731" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2015.1030352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01558914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.144.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245757v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245759v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524192v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruspil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499667v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02404626v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grall" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519518v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519545v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519531v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03933937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bourg.2022.01.0212" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04741683v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lairet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.241.0007" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454857v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mougin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Coutelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdds.041.2.0114" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548915v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.192.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2015.05.005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559512v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1731" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12460125.2015.1030352" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01558914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.144.0089" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312234v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421380v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117311v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269525v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559460v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245759v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ruspil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519499v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499671v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519518v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02404626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519531v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519545v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Roux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01559027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499748v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ranchoux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499731v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Corbi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_4" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03933937v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.bourg.2022.01.0212" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397049v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Oriol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528800v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Raymond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meyssonnier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>