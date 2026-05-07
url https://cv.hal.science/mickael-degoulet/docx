--- v0 (2026-03-18)
+++ v1 (2026-05-07)
@@ -2233,255 +2233,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02544388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glimpse at deep brain stimulation mechanisms using subthalamic nucleus optogenetic manipulations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Early Assessment of Curfew and Second COVID-19 Lock-down on Virus Propagation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Baunez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Degoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Luchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick A. Pintus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Teschl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990849v1</w:t>
+                <w:t xml:space="preserve">halshs-03002354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Early Assessment of Curfew and Second COVID-19 Lock-down on Virus Propagation in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A glimpse at deep brain stimulation mechanisms using subthalamic nucleus optogenetic manipulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Tiran-Cappello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pelloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Degoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Baunez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...50 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03002354v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency oscillatory activity of the subthalamic nucleus is a predictive biomarker of compulsive-like cocaine seeking</w:t>
               </w:r>
@@ -2737,51 +2737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vignal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tiran-Cappello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2025.111588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baunez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Degoulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Pintus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Teschl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Combrisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pelloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024121118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baunez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pintus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candie Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0080-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haelewyn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Degoulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Blatteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vall&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2045-9912.184713" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H N David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poisnel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Meckler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2015.27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dhilly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meckler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13618-014-0021-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Williams" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Laure de Peretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Melon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Tapia-Pacheco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Degoulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Pintus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079490v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo L. Pintus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brocard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002354v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506544v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Vielle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vignal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Tiran-Cappello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meffre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Maurice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2025.111588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416163v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Baunez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Degoulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Luchini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A Pintus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Teschl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0252443" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Combrisson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pelloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2024121118" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03140005v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baunez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pintus" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327399v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candie Cohen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardeux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-018-0080-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575712v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chazalviel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Haelewyn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Degoulet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-E Blatteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Vall&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/2045-9912.184713" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585201v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H N David" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dhilly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Poisnel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Meckler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2015.27" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Dhilly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Poisnel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Meckler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13618-014-0021-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386122v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114101v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Williams" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Laure de Peretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Melon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032179v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Tapia-Pacheco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153539v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Degoulet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick A. Pintus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03365413v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526456v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02995369v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03079490v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo L. Pintus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02544388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brocard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990841v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>