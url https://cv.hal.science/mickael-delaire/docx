--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -100,282 +100,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic dataset of Malus domestica young leaves in response to acibenzolar-S-methyl (ASM) and/or nitrogen nutrition</w:t>
+                <w:t xml:space="preserve">Positive influence of apple trees on soil chemical and biological activities in agroecological garden orchard system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Térance Mobarak</w:t>
+                <w:t xml:space="preserve">T. Ramananjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Delaire</w:t>
+                <w:t xml:space="preserve">R. Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+                <w:t xml:space="preserve">J. Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Orsel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110727⟩</w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98 (8), pp.3233-3246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-024-01088-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722914v1</w:t>
+                <w:t xml:space="preserve">hal-05081463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive influence of apple trees on soil chemical and biological activities in agroecological garden orchard system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptomic dataset of Malus domestica young leaves in response to acibenzolar-S-methyl (ASM) and/or nitrogen nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guénon</w:t>
+                <w:t xml:space="preserve">Térance Mobarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Peugeot</w:t>
+                <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chantoiseau</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Delaire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Orsel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 98 (8), pp.3233-3246. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.110727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10457-024-01088-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05081463v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive influence of apple trees on soil chemical and biological activity in an agroecological garden orchard system</w:t>
               </w:r>
@@ -387,77 +387,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toky Ramananjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Guenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98, pp.3233-3246. </w:t>
@@ -495,103 +495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimatic conditions affect lettuce growth in apple tree-lettuce intercropping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ramananjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1327, pp.237-244. </w:t>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae Tabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Orsel-Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Bairam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lemorvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1027,51 +1027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for Predicting the Architecture of Different Shoot Types in Apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Bairam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1131,51 +1131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of apple growth pattern on fruit textural quality at harvest and after cold storage in cv. 'Braeburn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1303,51 +1303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Fanwoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Bairam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1394,51 +1394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a strong correlation between season-dependent nitrate and potassium uptake in two deciduous trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Mauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1511,51 +1511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting present and future challenges in sustainable horticulture using virtual plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (article 443), pp.443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1589,51 +1589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudden increase in atmospheric CO2 concentration reveals strong coupling between shoot carbon uptake and root nutrient uptake in young walnut trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,90 +1746,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrodefense : When low nitrogen status improves apple response to plant resistance inducers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térance Mobarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Orsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1867,51 +1867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple firmness relies on cell wall architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Orvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2122,90 +2122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’interaction entre le statut azoté du pommier et l’efficacité de protection des SDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térance Mobarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Orsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVIE, Impact of Environment on plant immunity and pathogen virulence.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Sète (34200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2381,51 +2381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Bairam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fanwoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2511,51 +2511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,51 +2636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2725,265 +2725,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Fruit Load and Intra-Inflorescence Competition of Fruits on Apple Growth during Fruit Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a Multi-Scaled Functional-Structural Model of Apple, Linking Ecophysiology at the Fruit and Branch Scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Delaire</w:t>
+                <w:t xml:space="preserve">S. Fatoumata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xxviii International Horticultural Congress on Science and Horticulture for People (ihc2010): International Symposium on Plant Physiology from Cell to Fruit Production System</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Fourth International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Shanghai (CH), China. pp.66 - 69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PMA.2012.6524814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841812v1</w:t>
+                <w:t xml:space="preserve">hal-00921549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Multi-Scaled Functional-Structural Model of Apple, Linking Ecophysiology at the Fruit and Branch Scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
+                <w:t xml:space="preserve">Effects of Fruit Load and Intra-Inflorescence Competition of Fruits on Apple Growth during Fruit Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Fourth International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Xxviii International Horticultural Congress on Science and Horticulture for People (ihc2010): International Symposium on Plant Physiology from Cell to Fruit Production System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lisbonne (PT), Belgium. pp.179-186</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00921549v1</w:t>
+                <w:t xml:space="preserve">hal-00841812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fruit load and intra-inflorescence competition of fruits on apple growth during fruit development</w:t>
               </w:r>
@@ -3008,51 +3008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010): International Symposium on Plant Physiology from Cell to Fruit Production System</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3116,51 +3116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHS 28th International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbonne (PO), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'absorption des éléments minéraux majeurs en automne et au printemps chez le jeune noyer hybride (Juglans nigra x Juglans major). Influence de l'absorption azotée sur la pousse racinaire d'automne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3368,51 +3368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3488,51 +3488,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations de la capacité d'absorption minérale par les racines du jeune Acer pseudoplatanus, L. (Acéracées) consécutives à l'histoire nutritionnelle récente et ancienne de la plante. Application à la culture hors sol des végétaux ligneux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université d'Angers, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3728,51 +3728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rance Mobarak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110727" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081463v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramananjatovo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;non" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peugeot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chantoiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01088-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ramananjatovo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guenon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4686563/v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillermin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1327.31" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel-Baldwin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.10.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02797159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63018-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bairam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lemorvan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Morvan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.08.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D91JL7J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Fanwoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00338" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mauget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-0990-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00443" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigogne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orvis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haynes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Thompson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.52" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Bairam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fanwoua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.42" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793255v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dheilly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. San&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841812v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sane" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00921549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatoumata" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524814" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata San&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le-Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01217088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramananjatovo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;non" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peugeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chantoiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01088-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rance Mobarak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ramananjatovo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guenon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4686563/v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillermin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1327.31" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel-Baldwin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.10.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02797159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63018-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bairam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lemorvan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Morvan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.08.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D91JL7J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Fanwoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00338" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mauget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-0990-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00443" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigogne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orvis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haynes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Thompson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.52" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Bairam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fanwoua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.42" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793255v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dheilly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. San&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00921549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatoumata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524814" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata San&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le-Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01217088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>