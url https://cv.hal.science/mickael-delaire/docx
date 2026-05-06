--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -100,282 +100,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive influence of apple trees on soil chemical and biological activities in agroecological garden orchard system</w:t>
+                <w:t xml:space="preserve">Transcriptomic dataset of Malus domestica young leaves in response to acibenzolar-S-methyl (ASM) and/or nitrogen nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ramananjatovo</w:t>
+                <w:t xml:space="preserve">Térance Mobarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Guénon</w:t>
+                <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Peugeot</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chantoiseau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathilde Orsel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroforestry Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10457-024-01088-2⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, pp.110727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081463v1</w:t>
+                <w:t xml:space="preserve">hal-04722914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic dataset of Malus domestica young leaves in response to acibenzolar-S-methyl (ASM) and/or nitrogen nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Positive influence of apple trees on soil chemical and biological activities in agroecological garden orchard system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ramananjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Térance Mobarak</w:t>
+                <w:t xml:space="preserve">R. Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Delaire</w:t>
+                <w:t xml:space="preserve">J. Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+                <w:t xml:space="preserve">E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Orsel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Delaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, pp.110727. </w:t>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 98 (8), pp.3233-3246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10457-024-01088-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04722914v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05081463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive influence of apple trees on soil chemical and biological activity in an agroecological garden orchard system</w:t>
               </w:r>
@@ -387,77 +387,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toky Ramananjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Guenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 98, pp.3233-3246. </w:t>
@@ -495,103 +495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microclimatic conditions affect lettuce growth in apple tree-lettuce intercropping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ramananjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chantoiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Guénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1327, pp.237-244. </w:t>
@@ -668,51 +668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wafae Tabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Orsel-Baldwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Bairam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lemorvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1027,51 +1027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models for Predicting the Architecture of Different Shoot Types in Apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Bairam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1131,51 +1131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of apple growth pattern on fruit textural quality at harvest and after cold storage in cv. 'Braeburn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1303,51 +1303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julienne Fanwoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Bairam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1394,51 +1394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a strong correlation between season-dependent nitrate and potassium uptake in two deciduous trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude J.-C. Mauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1511,51 +1511,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting present and future challenges in sustainable horticulture using virtual plants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (article 443), pp.443. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1589,51 +1589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sudden increase in atmospheric CO2 concentration reveals strong coupling between shoot carbon uptake and root nutrient uptake in young walnut trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ela Frak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1746,90 +1746,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrodefense : When low nitrogen status improves apple response to plant resistance inducers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térance Mobarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Orsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Castellon de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1867,51 +1867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apple firmness relies on cell wall architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orsel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2014,51 +2014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Orvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Haynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2122,90 +2122,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’interaction entre le statut azoté du pommier et l’efficacité de protection des SDP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Térance Mobarak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Orsel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ENVIE, Impact of Environment on plant immunity and pathogen virulence.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Sète (34200), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2381,51 +2381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.B. Bairam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fanwoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2511,51 +2511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2604,563 +2604,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a multi-scaled functional-structural model of apple, linking ecophysiology at the fruit and branch scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
+                <w:t xml:space="preserve">Effects of Fruit Load and Intra-Inflorescence Competition of Fruits on Apple Growth during Fruit Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Mauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XL12: Tutorial and Workshop "Modelling with GroIMP and XL"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Göttingen (DE), Germany</w:t>
+              <w:t xml:space="preserve">Xxviii International Horticultural Congress on Science and Horticulture for People (ihc2010): International Symposium on Plant Physiology from Cell to Fruit Production System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Lisbonne (PT), Belgium. pp.179-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925147v1</w:t>
+                <w:t xml:space="preserve">hal-00841812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Multi-Scaled Functional-Structural Model of Apple, Linking Ecophysiology at the Fruit and Branch Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fatoumata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Fourth International Symposium on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Shanghai (CH), China. pp.66 - 69, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PMA.2012.6524814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00921549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Fruit Load and Intra-Inflorescence Competition of Fruits on Apple Growth during Fruit Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Sane</w:t>
+                <w:t xml:space="preserve">Effects of fruit load and intra-inflorescence competition of fruits on apple growth during fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatoumata Sane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Mauget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Jean-Claude Mauget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xxviii International Horticultural Congress on Science and Horticulture for People (ihc2010): International Symposium on Plant Physiology from Cell to Fruit Production System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Lisbonne (PT), Belgium. pp.179-186</w:t>
+              <w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010): International Symposium on Plant Physiology from Cell to Fruit Production System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841812v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fruit load and intra-inflorescence competition of fruits on apple growth during fruit development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatoumata Sane</w:t>
+                <w:t xml:space="preserve">Towards a multi-scaled functional-structural model of apple, linking ecophysiology at the fruit and branch scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Delaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Mauget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Delaire</w:t>
+                <w:t xml:space="preserve">F. Sané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28. International Horticultural Congress on Science and Horticulture for People (IHC2010): International Symposium on Plant Physiology from Cell to Fruit Production System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">XL12: Tutorial and Workshop "Modelling with GroIMP and XL"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Göttingen (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209946v1</w:t>
+                <w:t xml:space="preserve">hal-00925147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Fruit Load and Intra-Inflorescence : Competition of Fruits on Apple Growth during Fruit Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Mauget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHS 28th International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Lisbonne (PO), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3185,51 +3185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de l'absorption des éléments minéraux majeurs en automne et au printemps chez le jeune noyer hybride (Juglans nigra x Juglans major). Influence de l'absorption azotée sur la pousse racinaire d'automne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3368,51 +3368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatoumata Sané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3488,51 +3488,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations de la capacité d'absorption minérale par les racines du jeune Acer pseudoplatanus, L. (Acéracées) consécutives à l'histoire nutritionnelle récente et ancienne de la plante. Application à la culture hors sol des végétaux ligneux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Delaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biologie végétale. Université d'Angers, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3728,51 +3728,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramananjatovo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;non" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peugeot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chantoiseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01088-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722914v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rance Mobarak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110727" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ramananjatovo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guenon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4686563/v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillermin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1327.31" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel-Baldwin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.10.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02797159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63018-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bairam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lemorvan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Morvan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.08.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D91JL7J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Fanwoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00338" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mauget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-0990-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00443" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigogne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orvis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haynes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Thompson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.52" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Bairam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fanwoua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.42" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793255v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dheilly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. San&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00921549v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatoumata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524814" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209946v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata San&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le-Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01217088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722914v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rance Mobarak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Delaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110727" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081463v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ramananjatovo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gu&#233;non" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peugeot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chantoiseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delaire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-024-01088-2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923828v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Ramananjatovo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guenon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Chantoiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-4686563/v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508971v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillermin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2021.1327.31" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382665v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Tabi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Orsel-Baldwin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2021.10.002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02797159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Marc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Poisson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Guillou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63018-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02277456v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bairam" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lemorvan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01039" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le Morvan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00065" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455984v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sane" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emira Mehinagic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Patron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scienta.2015.08.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9D91JL7J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132285v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Fanwoua" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00338" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude J.-C. Mauget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-0990-5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132287v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00443" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189130v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Frak" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigogne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Adam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03972041v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orsel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foucat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04172606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orvis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haynes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Thompson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.52" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722938v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Marc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734171v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Bairam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fanwoua" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Morvan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2017.1160.42" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793255v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dheilly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gall" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonnin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841812v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Mauget" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00921549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fatoumata" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PMA.2012.6524814" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209946v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Mauget" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925147v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. San&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729491v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964838v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ameglio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132303v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata San&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Le-Morvan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01217088v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>