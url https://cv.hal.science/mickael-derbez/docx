--- v0 (2026-03-07)
+++ v1 (2026-04-02)
@@ -2500,51 +2500,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05268410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Budget espace-temps activités des enfants des lieux de loisirs et de garde. Fréquentation des femmes enceintes : piscines</w:t>
+                <w:t xml:space="preserve">Les patinoires couvertes en France : caractéristiques, fréquentation et qualité de l'air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Therese Guillam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadege Thomas</w:t>
@@ -2576,1339 +2576,1489 @@
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport DESE-SB-2007-61], CSTB - Centre scientifique et technique du bâtiement. 2007</w:t>
+              <w:t xml:space="preserve">Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344502v1</w:t>
+                <w:t xml:space="preserve">hal-05269446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les patinoires couvertes en France : caractéristiques, fréquentation et qualité de l'air</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Severine Kirchner</w:t>
+                <w:t xml:space="preserve">CARACTÉRISATION PHYSICO-CHIMIQUE ET ÉTUDE DU TRANSPORT DES PARTICULES DANS LES LOCAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2007</w:t>
+              <w:t xml:space="preserve">ESE-SB/2007-050, CSTB - Centre scientifique et technique du bâtiment, France; Université La Rochelle; Université Paris 12; Centre d'études nucléaire de Bordeaux Gradignan; Laboratoire d'hygiène de la ville de Paris. 2007, pp.631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269446v1</w:t>
+                <w:t xml:space="preserve">hal-04911450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTÉRISATION PHYSICO-CHIMIQUE ET ÉTUDE DU TRANSPORT DES PARTICULES DANS LES LOCAUX</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Campagne nationale Logements: état de la qualité de l'air intérieur dans les logements français. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DDD/SB- 2006-57, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Guégan</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04911450v1</w:t>
+                <w:t xml:space="preserve">hal-05265365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne nationale Logements: état de la qualité de l'air intérieur dans les logements français. Rapport final</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les piscines couvertes en France : caractéristiques, fréquentation et qualité de l'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Thérèse Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nedellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...39 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Duboudin</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05265365v1</w:t>
+                <w:t xml:space="preserve">hal-05268568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les piscines couvertes en France : caractéristiques, fréquentation et qualité de l'air</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Budget espace-temps activités des enfants des lieux de loisirs et de garde. Fréquentation des femmes enceintes : piscines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Therese Guillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadege Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nedellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport DESE-SB-2007-61], CSTB - Centre scientifique et technique du bâtiement. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Thomas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-05344502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité d'air intérieur, qualité de vie. 10 ans de recherche pour mieux respirer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dassonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2007</w:t>
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05268568v1</w:t>
+              <w:t xml:space="preserve">Centre Scientifique et Technique du Bâtiment (CSTB), pp.212, 2011, 978-2-86891-505-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds in France: measurement methods in settled dust</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: Contamination levels in thirty French schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688200v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: Contamination levels in thirty French schools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds in France: measurement methods in settled dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688097v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de l'air dans les logements en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+                <w:t xml:space="preserve">Kerosene space heaters : a major source of ultrafine particles indoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQUE ARET 2008 - Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.Kirchner_ARET2008</w:t>
+              <w:t xml:space="preserve">Indoor Air 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701714v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00321640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerosene space heaters : a major source of ultrafine particles indoors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Derbez</w:t>
+                <w:t xml:space="preserve">Kerosene space heaters: a major source of ultrafine particles indoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 246, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00321640v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerosene space heaters: a major source of ultrafine particles indoors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Danjou</w:t>
+                <w:t xml:space="preserve">Indoor air quality in French dwellings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indoor Air 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 246, 8 p</w:t>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 574, 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688557v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor air quality in French dwellings</w:t>
+                <w:t xml:space="preserve">Qualité de l'air dans les logements en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Duboudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indoor Air 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 574, 8 p</w:t>
+              <w:t xml:space="preserve">COLLOQUE ARET 2008 - Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.Kirchner_ARET2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00688556v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French permanent survey on indoor air quality - Part 2.: Questionnaires and validation procedure of collected data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3917,119 +4067,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Building'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.327-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French permanent survey on indoor air quality - Part 1.: Measurement protocols and quality control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ramalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4038,253 +4188,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Garrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Healthy Building'2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.321-326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688540v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-00707097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4439,51 +4439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12724" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Canha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80HZCQ7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lethrosne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.08.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-361CB4JB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Loisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Mahendran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gallien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Ezannic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344502v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Guillam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nedellec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Kirchner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688200v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688097v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danjou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12724" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Canha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80HZCQ7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lethrosne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.08.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-361CB4JB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Loisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Mahendran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gallien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Ezannic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Guillam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nedellec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Kirchner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danjou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>