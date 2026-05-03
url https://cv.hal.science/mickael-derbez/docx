--- v1 (2026-04-02)
+++ v2 (2026-05-03)
@@ -3092,104 +3092,1124 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds (SVOCs) in France: Contamination levels in thirty French schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indoor Air Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumulative indoor exposures to Semi-Volatile Organic Compounds in France: measurement methods in settled dust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indoor Air Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Austin,TX, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerosene space heaters : a major source of ultrafine particles indoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indoor Air 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00321640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerosene space heaters: a major source of ultrafine particles indoors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indoor Air 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 246, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indoor air quality in French dwellings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indoor Air 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Copenhagen, Denmark. Paper ID 574, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qualité de l'air dans les logements en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Duboudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLLOQUE ARET 2008 - Exposition aux faibles doses : un défi pour l'évaluation et la gestion des risques pour l'homme et l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.Kirchner_ARET2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French permanent survey on indoor air quality - Part 2.: Questionnaires and validation procedure of collected data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Healthy Building'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.327-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">French permanent survey on indoor air quality - Part 1.: Measurement protocols and quality control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Derbez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Healthy Building'2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lisboa, Portugal. pp.321-326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité d'air intérieur, qualité de vie. 10 ans de recherche pour mieux respirer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3214,1077 +4234,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Scientifique et Technique du Bâtiment (CSTB), pp.212, 2011, 978-2-86891-505-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707097v1</w:t>
-              </w:r>
-[...1018 lines deleted...]
-                <w:t xml:space="preserve">hal-00688540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4439,51 +4439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12724" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Canha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80HZCQ7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lethrosne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.08.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-361CB4JB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Loisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Mahendran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gallien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Ezannic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Guillam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nedellec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Kirchner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688097v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321640v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danjou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12724" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Canha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80HZCQ7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lethrosne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.08.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-361CB4JB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Loisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Mahendran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gallien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Ezannic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Guillam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nedellec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Kirchner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danjou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>