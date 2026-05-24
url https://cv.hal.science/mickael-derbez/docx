--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2618,267 +2618,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CARACTÉRISATION PHYSICO-CHIMIQUE ET ÉTUDE DU TRANSPORT DES PARTICULES DANS LES LOCAUX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+                <w:t xml:space="preserve">Campagne nationale Logements: état de la qualité de l'air intérieur dans les logements français. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Limam</w:t>
+                <w:t xml:space="preserve">Jean-François Arenes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc O. Abadie</w:t>
+                <w:t xml:space="preserve">Christian Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Derbez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Géhin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guégan</w:t>
+                <w:t xml:space="preserve">Cédric Duboudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ESE-SB/2007-050, CSTB - Centre scientifique et technique du bâtiment, France; Université La Rochelle; Université Paris 12; Centre d'études nucléaire de Bordeaux Gradignan; Laboratoire d'hygiène de la ville de Paris. 2007, pp.631</w:t>
+              <w:t xml:space="preserve">DDD/SB- 2006-57, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911450v1</w:t>
+                <w:t xml:space="preserve">hal-05265365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campagne nationale Logements: état de la qualité de l'air intérieur dans les logements français. Rapport final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Kirchner</w:t>
+                <w:t xml:space="preserve">CARACTÉRISATION PHYSICO-CHIMIQUE ET ÉTUDE DU TRANSPORT DES PARTICULES DANS LES LOCAUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Arenes</w:t>
+                <w:t xml:space="preserve">Marc O. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Derbez</w:t>
+                <w:t xml:space="preserve">Evelyne Géhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Duboudin</w:t>
+                <w:t xml:space="preserve">Hervé Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">DDD/SB- 2006-57, Centre scientifique et technique du bâtiment (CSTB), 84 avenue Jean Jaures BP2, 77447 Marne-la-Vallée cedex 2. 2007</w:t>
+              <w:t xml:space="preserve">ESE-SB/2007-050, CSTB - Centre scientifique et technique du bâtiment, France; Université La Rochelle; Université Paris 12; Centre d'études nucléaire de Bordeaux Gradignan; Laboratoire d'hygiène de la ville de Paris. 2007, pp.631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05265365v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les piscines couvertes en France : caractéristiques, fréquentation et qualité de l'air</w:t>
               </w:r>
@@ -4178,51 +4178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dassonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4439,51 +4439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12724" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Canha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80HZCQ7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lethrosne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.08.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-361CB4JB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Loisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Mahendran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gallien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Ezannic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Guillam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nedellec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Kirchner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danjou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-05438571v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tien Tran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjuan Wei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dassonville" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martinsons" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ducruet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2026.116942" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964157v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sutharsini Sivanantham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gregoire" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12724" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01286254v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Raffy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanchard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Derbez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12288" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363611v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ramalho" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Derbez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rib&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Kirchner" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2016.09.008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523741v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Canha" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Mandin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wyart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ina.12222" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-80HZCQ7V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthineau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Lethrosne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2013.10.017" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102220v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2014.08.028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lucas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bessonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;ment" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheh.2011.07.009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-361CB4JB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pasquier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Iannacone" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02363523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Douchin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317981v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01102360v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Solal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Nicolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cannier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Loisel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348256v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmila Mahendran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348052v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Guillam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gallien" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Ezannic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;gala" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Riberon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Clement" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269446v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Therese Guillam" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nedellec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Kirchner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arenes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cochet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duboudin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-04911450v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Limam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc O. Abadie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne G&#233;hin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gu&#233;gan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268568v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344502v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688097v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Derbez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glorennec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688200v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00321640v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramalho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gehin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gu&#233;gan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Danjou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gehin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guegan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Danjou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688556v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Duboudin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Elias" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701714v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garrigue" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688540v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00707097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Buchmann" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>