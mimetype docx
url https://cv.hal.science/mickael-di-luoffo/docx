--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -162,3643 +162,3643 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutants of p53 sustain tumor growth under mechanical compression</w:t>
+                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tristan Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de Duve institut (Brussels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Duve institut, Jun 2025, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05346744v1</w:t>
+                <w:t xml:space="preserve">hal-05301039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biomechanical context influences the PI3K output signaling in breast and pancreatic cancer cells</w:t>
+                <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Di-Luoffo</w:t>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schmitter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th Symposium on hormones and cell regulation - Cancer signalling and metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Mont Sainte Odile, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging the 3D cellular effects of compression in oncology: Application in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Therville</w:t>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Celine Denais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03808261v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier pour le 1st meeting of the France-BioImaging Mechanobiology WG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mechanobiology Working Group FBI, Dec 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oral bacteria accelerate pancreatic cancer development in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ième réunion du Club Français du Pancréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical stress &amp; signal integration by PI3Ks for the control of tumour growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th PIPgen annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIPgen, Sep 2024, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handschin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GSO Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Arcachon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanics &amp; Genetics of pancreatic cancer Mechanical compressive stress favors selective mutational contexts and intracellular signaling during pancreatic cancer development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PANCREATIC CANCER SYMPOSIUM AFRCP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanobiology Club of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plasticité épithéliale induite par l'inflammation peut être contournée par l'inactivation de Vps34 pour limiter l'initiation du cancer du pancréas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club Français du Pancréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PI3Kα and PI3Kγ cooperation: a new target to limit metabolic heterogeneity in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop oncogenic pathways in cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Axe 1 : voies oncogéniques du cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croissance sous pression impacte la progression et le traitement du cancer du pancréas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club Français du Pancréas 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PI3K signaling and tumoral metabolism in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel du Cancéropole Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Carcassonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PI3K signaling and tumoral metabolism in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'AFRCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tumor progression in bile duct cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pirenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Saandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRCT Scientific Animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MEF2 and COUP-TFII cooperate to regulate Akr1c14 gene expression in mouse MA-10 Leydig cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raifish E. Mendoza Villarroel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RQR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montreal (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MEF2 transcription factor regulates Gsta1 gene expression in MA-10 Leydig cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RQR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Québec (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical compressive forces increase PI3K output signaling in breast and pancreatic cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schmitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma C Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Science Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (3), pp.e202402854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26508/lsa.202402854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transducing compressive forces into cellular outputs in cancer and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (9), pp.e202201862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202201862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214597v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transducing compressive forces into cellular outputs in cancer and beyond</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Denais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Dusfour-Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.202201862⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.4445-4455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821449v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nuclear receptors SF1 and COUP-TFII cooperate on the Insl3 promoter in Leydig cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenley Joule Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/rep-22-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3K functions as a hub in mechanotransduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacchari Ben-Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (11), pp.878-888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tibs.2021.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and predicted drug response of a gene network linking dedifferentiation with beta-catenin dysfunction in hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léolo Gonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Couchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 71 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Targets for the Transcription Factors MEF2 in MA-10 Leydig Cells1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">MEF2 Cooperates With Forskolin/cAMP and GATA4 to Regulate Star Gene Expression in Mouse MA-10 Leydig Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Daems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.127761⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (7), pp.2693-2703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2014-1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891337v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transcription Factor MEF2 Is a Novel Regulator of Gsta Gene Class in Mouse MA-10 Leydig Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Novel Targets for the Transcription Factors MEF2 in MA-10 Leydig Cells1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Daems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2015-1500⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.127761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891150v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEF2 Cooperates With Forskolin/cAMP and GATA4 to Regulate Star Gene Expression in Mouse MA-10 Leydig Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The Transcription Factor MEF2 Is a Novel Regulator of Gsta Gene Class in Mouse MA-10 Leydig Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 156 (7), pp.2693-2703. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2014-1964⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 156 (12), pp.4695 - 4706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2015-1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891040v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INSL3 gene is a direct target for the orphan nuclear receptor, COUP-TFII, in Leydig cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raifish E Mendoza-Villarroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Camiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier C Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (1), pp.43-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/jme-13-0290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
+                <w:t xml:space="preserve">Mutants of p53 sustain tumor growth under mechanical compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tristan Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05301039v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05346744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Therville</w:t>
+                <w:t xml:space="preserve">The biomechanical context influences the PI3K output signaling in breast and pancreatic cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...1605 lines deleted...]
-            </w:pPr>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...196 lines deleted...]
-                <w:t xml:space="preserve">hal-04906959v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3816,103 +3816,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic cancer cells adapt to compressive mechanical stress through regulation of PI3K – MAPK interdynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Shalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th FEBS Congress – ‘Mining biochemistry for human health and well-being’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Milano, Italy. , 2024</w:t>
@@ -3941,103 +3941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands. 2024</w:t>
@@ -4066,103 +4066,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th Symposium on Hormones and cell regulation - Cancer signalling and metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Mont Sainte Odile, France</w:t>
@@ -4191,103 +4191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the 3D cellular effects of confinement in oncology: Application in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ligat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Denais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signaling, Microenvironment and Targeting - GSO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t>
@@ -4316,77 +4316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“TREATING B CELL LYMPHOMA PATIENTS WITH INHIBITORS OF PI3Kδ (PHOSPHOINOSITIDE 3-KINASES): how to increase the efficacy?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4435,346 +4435,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting PI3K pathway in pancreatic cancer reduces metabolic flexibility and sensitises tumour to new therapeutic strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Handschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PI3K pathway meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Casteldefels, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Biochemical Society: PI3K/PTEN pathway: a new era in basic research &amp; clinical translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922344v1</w:t>
+                <w:t xml:space="preserve">hal-04915379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Targeting PI3K pathway in pancreatic cancer reduces metabolic flexibility and sensitises tumour to new therapeutic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Handschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society: PI3K/PTEN pathway: a new era in basic research &amp; clinical translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain. 2023</w:t>
+              <w:t xml:space="preserve">PI3K pathway meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Casteldefels, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915379v1</w:t>
+                <w:t xml:space="preserve">hal-04922344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“TREATING B CELL LYMPHOMA PATIENTS WITH INHIBITORS OF PI3Kδ (PHOSPHOINOSITIDE 3-KINASES): how to increase the efficacy?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4816,103 +4816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the 3D cellular effects of confinement in oncology: Application in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ligat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Denais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Mechanobiology of Cells and Cell Systems, France Bio-Imaging Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Centre de Biologie Intégrative of the UT3 – Paul Sabatier, Toulouse, France. , 2023</w:t>
@@ -4935,359 +4935,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Thibault</w:t>
+                <w:t xml:space="preserve">PI3Kβ controls mechanical parameters of pancreatic tumours predictive of poor survival.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel du Club Français du PAncréas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EMBO | EMBL Symposium Mechanobiology in development and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Heidelberg, Germany. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922329v1</w:t>
+                <w:t xml:space="preserve">hal-04923995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI3Kβ controls mechanical parameters of pancreatic tumours predictive of poor survival.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO | EMBL Symposium Mechanobiology in development and disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Heidelberg, Germany. 2022</w:t>
+              <w:t xml:space="preserve">Congrès annuel du Club Français du PAncréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923995v1</w:t>
+                <w:t xml:space="preserve">hal-04922329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abcam Cancer and Metabolism 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t>
@@ -5329,90 +5329,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des contraintes mécaniques compressives sur la progression et le traitement du cancer du pancréas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Français du Pancréas 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5450,64 +5450,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEF2 regulates Nrf2 gene expression in mouse MA-10 Leydig cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nouvelle Orléans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5532,90 +5532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEF2 and COUP-TFII cooperate to regulate Akr1c14 gene expression in mouse MA-10 Leydig cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raifish E. Mendoza Villarroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Salt lake city, UTAH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5634,312 +5634,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le facteur de transcription MEF2 (Myocyte Enhancer Factor 2) : un nouveau régulateur de l'expression de Gsta1 dans les cellules de Leydig MA-10</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">The transcription factor MEF2 is a novel regulator of Gsta1 expression in MA-10 Leydig cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de la recherche Faculté de Médecine ULAVAL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Québec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">ASA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Atlanta (Georgia), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906949v1</w:t>
+                <w:t xml:space="preserve">hal-04906943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor MEF2 is a novel regulator of Gsta1 expression in MA-10 Leydig cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Le facteur de transcription MEF2 (Myocyte Enhancer Factor 2) : un nouveau régulateur de l'expression de Gsta1 dans les cellules de Leydig MA-10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Atlanta (Georgia), United States</w:t>
+              <w:t xml:space="preserve">Journée annuelle de la recherche Faculté de Médecine ULAVAL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906943v1</w:t>
+                <w:t xml:space="preserve">hal-04906949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des facteurs de transcription MEF2 dans le maintien des fonctions stéroïdogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Daems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tremblay Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5977,103 +5977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of target genes for the transcription factor myocyte enhancer factor 2 in MA-10 Leydig cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Daems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSR 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal (Canada (QC)), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6291,51 +6291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04D290A0"/>
+    <w:nsid w:val="EACF41A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6522,51 +6522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-di-luoffo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0537-6501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-8015-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346744v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Di-Luoffo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Marty" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di-Luoffo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Barrere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Therville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874687v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Di-Luoffo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitter" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Barrere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaouki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402854" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillermet-Guibert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201862" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891620v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenley Joule Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Robert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Girard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J Tremblay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep-22-0109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03252135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben-Meriem" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2021.05.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04888966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude G&#233;rard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;olo Gonay" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caruso" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Couchy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.03.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891337v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daems" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bergeron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.127761" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891150v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brousseau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1500" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891040v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Paradis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1964" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04890889v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raifish E Mendoza-Villarroel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camir&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier C Giner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/jme-13-0290" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05301039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Aitbay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cayron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Denais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Handschin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pirenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saandi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loriot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;rard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raifish E. Mendoza Villarroel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Tremblay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillet-Mary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lahn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908669v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906984v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay Jacques" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906899v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04909020v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-di-luoffo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0537-6501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-8015-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05301039v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Di-Luoffo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Aitbay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cayron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Denais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Handschin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillermet-Guibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pirenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saandi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loriot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Di-Luoffo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raifish E. Mendoza Villarroel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Tremblay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bergeron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Barrere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaouki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402854" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenley Joule Pierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J Tremblay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep-22-0109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03252135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di-Luoffo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben-Meriem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2021.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04888966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;olo Gonay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caruso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Couchy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.03.024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daems" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Paradis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1964" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.127761" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1500" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04890889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raifish E Mendoza-Villarroel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camir&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier C Giner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/jme-13-0290" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Barrere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Therville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillet-Mary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lahn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908669v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906984v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay Jacques" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906899v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04909020v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>