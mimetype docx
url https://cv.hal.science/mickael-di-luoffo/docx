--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -162,3369 +162,1306 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
-[...2061 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical compressive forces increase PI3K output signaling in breast and pancreatic cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Schmitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma C Barrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Life Science Alliance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (3), pp.e202402854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26508/lsa.202402854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04874687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transducing compressive forces into cellular outputs in cancer and beyond</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacchari Ben Meriem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Mateo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faccini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Denais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Dusfour-Castan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life Science Alliance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26508/lsa.202201862⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, pp.4445-4455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04821449v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microfluidic mechano-chemostat for tissues and organisms reveals that confined growth is accompanied with increased macromolecular crowding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transducing compressive forces into cellular outputs in cancer and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Schmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3lc00313b⟩</w:t>
+              <w:t xml:space="preserve">Life Science Alliance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (9), pp.e202201862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26508/lsa.202201862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214597v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nuclear receptors SF1 and COUP-TFII cooperate on the Insl3 promoter in Leydig cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenley Joule Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/rep-22-0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3K functions as a hub in mechanotransduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacchari Ben-Meriem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Biochemical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (11), pp.878-888. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tibs.2021.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03252135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics and predicted drug response of a gene network linking dedifferentiation with beta-catenin dysfunction in hepatocellular carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léolo Gonay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Couchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hepatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 71 (2), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+              <w:t xml:space="preserve">, 2019, 71 (2), pp.323-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhep.2019.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04888966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MEF2 Cooperates With Forskolin/cAMP and GATA4 to Regulate Star Gene Expression in Mouse MA-10 Leydig Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Novel Targets for the Transcription Factors MEF2 in MA-10 Leydig Cells1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Daems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2014-1964⟩</w:t>
+              <w:t xml:space="preserve">Biology of Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 93 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.127761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891040v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Targets for the Transcription Factors MEF2 in MA-10 Leydig Cells1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The Transcription Factor MEF2 Is a Novel Regulator of Gsta Gene Class in Mouse MA-10 Leydig Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1095/biolreprod.114.127761⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (12), pp.4695 - 4706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2015-1500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891337v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Transcription Factor MEF2 Is a Novel Regulator of Gsta Gene Class in Mouse MA-10 Leydig Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">MEF2 Cooperates With Forskolin/cAMP and GATA4 to Regulate Star Gene Expression in Mouse MA-10 Leydig Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Daems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Bergeron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Élise Paradis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 156 (12), pp.4695 - 4706. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/en.2015-1500⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 156 (7), pp.2693-2703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2014-1964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891150v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The INSL3 gene is a direct target for the orphan nuclear receptor, COUP-TFII, in Leydig cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raifish E Mendoza-Villarroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Camiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier C Giner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 53 (1), pp.43-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/jme-13-0290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3534,271 +1471,2334 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutants of p53 sustain tumor growth under mechanical compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05346744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The biomechanical context influences the PI3K output signaling in breast and pancreatic cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Schmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.C. Barrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de Duve institut (Brussels)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, de Duve institut, Jun 2025, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05301039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">46th Symposium on hormones and cell regulation - Cancer signalling and metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Mont Sainte Odile, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaging the 3D cellular effects of compression in oncology: Application in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Di-Luoffo</w:t>
+                <w:t xml:space="preserve">Celine Denais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier pour le 1st meeting of the France-BioImaging Mechanobiology WG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mechanobiology Working Group FBI, Dec 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oral bacteria accelerate pancreatic cancer development in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ième réunion du Club Français du Pancréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical stress &amp; signal integration by PI3Ks for the control of tumour growth.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th PIPgen annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PIPgen, Sep 2024, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La plasticité épithéliale induite par l'inflammation peut être contournée par l'inactivation de Vps34 pour limiter l'initiation du cancer du pancréas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Handschin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club Français du Pancréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina D’Angelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mechanobiology Club of Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Handschin Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GSO Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Arcachon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanics &amp; Genetics of pancreatic cancer Mechanical compressive stress favors selective mutational contexts and intracellular signaling during pancreatic cancer development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PANCREATIC CANCER SYMPOSIUM AFRCP 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PI3Kα and PI3Kγ cooperation: a new target to limit metabolic heterogeneity in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop oncogenic pathways in cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of mechanical compressive stress on pancreatic cancer progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Axe 1 : voies oncogéniques du cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La croissance sous pression impacte la progression et le traitement du cancer du pancréas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club Français du Pancréas 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PI3K signaling and tumoral metabolism in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel de l'AFRCP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clichy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PI3K signaling and tumoral metabolism in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès annuel du Cancéropole Grand Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Carcassonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tumor progression in bile duct cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pirenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Saandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Loriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRCT Scientific Animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MEF2 and COUP-TFII cooperate to regulate Akr1c14 gene expression in mouse MA-10 Leydig cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Schmitter</w:t>
+                <w:t xml:space="preserve">Raifish E. Mendoza Villarroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Barrere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RQR 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Montreal (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-03808261v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The MEF2 transcription factor regulates Gsta1 gene expression in MA-10 Leydig cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RQR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Québec (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3816,103 +3816,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pancreatic cancer cells adapt to compressive mechanical stress through regulation of PI3K – MAPK interdynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Shalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th FEBS Congress – ‘Mining biochemistry for human health and well-being’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Milano, Italy. , 2024</w:t>
@@ -3941,103 +3941,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EACR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rotterdam, Netherlands. 2024</w:t>
@@ -4066,90 +4066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4191,103 +4191,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the 3D cellular effects of confinement in oncology: Application in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ligat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Denais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signaling, Microenvironment and Targeting - GSO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France. 2024</w:t>
@@ -4316,77 +4316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“TREATING B CELL LYMPHOMA PATIENTS WITH INHIBITORS OF PI3Kδ (PHOSPHOINOSITIDE 3-KINASES): how to increase the efficacy?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4435,359 +4435,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04919848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Targeting PI3K pathway in pancreatic cancer reduces metabolic flexibility and sensitises tumour to new therapeutic strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Handschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society: PI3K/PTEN pathway: a new era in basic research &amp; clinical translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain. 2023</w:t>
+              <w:t xml:space="preserve">PI3K pathway meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Casteldefels, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915379v1</w:t>
+                <w:t xml:space="preserve">hal-04922344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting PI3K pathway in pancreatic cancer reduces metabolic flexibility and sensitises tumour to new therapeutic strategies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inflammation-induced epithelial plasticity can be by-passed through Vps34 inactivation to limit pancreatic cancer initiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ramos-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Shalhoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Handschin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PI3K pathway meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Casteldefels, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Biochemical Society: PI3K/PTEN pathway: a new era in basic research &amp; clinical translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Barcelona, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922344v1</w:t>
+                <w:t xml:space="preserve">hal-04915379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“TREATING B CELL LYMPHOMA PATIENTS WITH INHIBITORS OF PI3Kδ (PHOSPHOINOSITIDE 3-KINASES): how to increase the efficacy?”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Chaouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Quillet-Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Ysebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PI3K/PTEN pathway: a new era in basic research &amp; clinical translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, BARCELONA, Spain</w:t>
@@ -4816,103 +4816,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the 3D cellular effects of confinement in oncology: Application in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romina D’Angelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Arcucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ligat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Denais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Mechanobiology of Cells and Cell Systems, France Bio-Imaging Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Centre de Biologie Intégrative of the UT3 – Paul Sabatier, Toulouse, France. , 2023</w:t>
@@ -4935,359 +4935,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI3Kβ controls mechanical parameters of pancreatic tumours predictive of poor survival.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+                <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Cayron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO | EMBL Symposium Mechanobiology in development and disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Heidelberg, Germany. 2022</w:t>
+              <w:t xml:space="preserve">Congrès annuel du Club Français du PAncréas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923995v1</w:t>
+                <w:t xml:space="preserve">hal-04922329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PI3Kβ controls mechanical parameters of pancreatic tumours predictive of poor survival.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanzhar Aitbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Therville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Arcucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel du Club Français du PAncréas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">EMBO | EMBL Symposium Mechanobiology in development and disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Heidelberg, Germany. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922329v1</w:t>
+                <w:t xml:space="preserve">hal-04923995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI3K signaling controls metabolic adaptations in pancreatic cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Cayron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abcam Cancer and Metabolism 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom</w:t>
@@ -5316,103 +5316,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des contraintes mécaniques compressives sur la progression et le traitement du cancer du pancréas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Therville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Guillermet-Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Français du Pancréas 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5450,64 +5450,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEF2 regulates Nrf2 gene expression in mouse MA-10 Leydig cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nouvelle Orléans (LA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5532,90 +5532,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MEF2 and COUP-TFII cooperate to regulate Akr1c14 gene expression in mouse MA-10 Leydig cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raifish E. Mendoza Villarroel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Salt lake city, UTAH, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5634,312 +5634,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor MEF2 is a novel regulator of Gsta1 expression in MA-10 Leydig cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Le facteur de transcription MEF2 (Myocyte Enhancer Factor 2) : un nouveau régulateur de l'expression de Gsta1 dans les cellules de Leydig MA-10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Atlanta (Georgia), United States</w:t>
+              <w:t xml:space="preserve">Journée annuelle de la recherche Faculté de Médecine ULAVAL 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906943v1</w:t>
+                <w:t xml:space="preserve">hal-04906949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le facteur de transcription MEF2 (Myocyte Enhancer Factor 2) : un nouveau régulateur de l'expression de Gsta1 dans les cellules de Leydig MA-10</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The transcription factor MEF2 is a novel regulator of Gsta1 expression in MA-10 Leydig cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de la recherche Faculté de Médecine ULAVAL 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Québec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">ASA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Atlanta (Georgia), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04906949v1</w:t>
+                <w:t xml:space="preserve">hal-04906943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des facteurs de transcription MEF2 dans le maintien des fonctions stéroïdogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Daems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tremblay Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5977,103 +5977,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of target genes for the transcription factor myocyte enhancer factor 2 in MA-10 Leydig cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Daems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Tremblay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSR 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Montréal (Canada (QC)), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6130,51 +6130,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocyte Enhancer Factor 2 (MEF2) : un facteur impliqué dans le maintien des fonctions stéroïdogéniques des cellules de Leydig Thèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Di-Luoffo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Faculté de médecine de l'université Laval Québec, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6291,51 +6291,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EACF41A9"/>
+    <w:nsid w:val="BA76C4DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6522,51 +6522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-di-luoffo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0537-6501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-8015-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05301039v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Di-Luoffo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Marty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Aitbay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cayron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Denais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908702v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924047v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915257v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908777v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915308v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Handschin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922379v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908623v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillermet-Guibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908684v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922370v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922364v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908585v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pirenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saandi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loriot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;rard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906977v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Di-Luoffo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raifish E. Mendoza Villarroel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Tremblay" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bergeron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Barrere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaouki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402854" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821449v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201862" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891620v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenley Joule Pierre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Robert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Girard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J Tremblay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep-22-0109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03252135v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di-Luoffo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben-Meriem" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2021.05.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04888966v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;olo Gonay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caruso" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Couchy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.03.024" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891040v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daems" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Paradis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1964" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.127761" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891150v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1500" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04890889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raifish E Mendoza-Villarroel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camir&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier C Giner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/jme-13-0290" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346744v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808261v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitter" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Barrere" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Therville" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillet-Mary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lahn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922344v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923995v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922329v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908669v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906984v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906943v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906949v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay Jacques" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906899v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04909020v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-di-luoffo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0537-6501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/W-8015-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Di-Luoffo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schmitter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma C Barrere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Therville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chaouki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202402854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04214597v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben Meriem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mateo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faccini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Dusfour-Castan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3lc00313b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillermet-Guibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201862" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891620v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenley Joule Pierre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Girard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J Tremblay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep-22-0109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03252135v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di-Luoffo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacchari Ben-Meriem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lefebvre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Delarue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tibs.2021.05.005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04888966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude G&#233;rard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;olo Gonay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Caruso" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Couchy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhep.2019.03.024" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891337v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Daems" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bergeron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1095/biolreprod.114.127761" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891150v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2015-1500" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04891040v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Paradis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1964" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04890889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raifish E Mendoza-Villarroel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Camir&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier C Giner" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/jme-13-0290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05346744v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Di-Luoffo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Arcucci" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Marty" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina D&#8217;Angelo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03808261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmitter" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Barrere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Therville" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05301039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzhar Aitbay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922360v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Cayron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Thibault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908796v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Denais" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908702v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Shalhoub" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ramos-Delgado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Handschin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handschin Charles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922379v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908623v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Thibault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908684v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lefebvre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922370v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908585v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pirenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Saandi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loriot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;rard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raifish E. Mendoza Villarroel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Tremblay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906959v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915342v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922358v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ligat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quillet-Mary" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Ysebaert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lahn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922344v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919857v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922329v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923995v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922324v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04908669v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906984v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M. Robert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906964v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906861v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tremblay Jacques" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04906899v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04909020v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>