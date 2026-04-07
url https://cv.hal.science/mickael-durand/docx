--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> mickael durand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tcherkézoff Serge, 2022, Vous avez dit « troisième » sexe ? Les transgenres polynésiens et le mythe occidental de l’homosexualité. Pirae, Au Vent des îles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (2), pp.273. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108506ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Comment penser la socialisation politique des individus minorisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Druez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (4-5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandir en Polynésie française et se projeter dans l’avenir. Les aspirations éducatives et professionnelles des élèves de troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (94), pp.117-138. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.094.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Mitterrand au mariage pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (4-5), pp.685-708. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.734.0685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des triangles roses dans les urnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141, pp.97-121. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.141.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the French Closet: The Political Participation of Gays and Lesbians in France into Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.306-328. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-021-00151-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Les vies de Guy Hocquenghem. Politique, sexualité, culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Process tracing : les chemins de la causalité, 68 (6), pp.1128-1129. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.686.1123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilisation « contre-nature » ? Le cas d’homosexuels opposés au mariage pour tous en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.4069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Homosexualiser » un rituel chrétien. Le Fêtez-Dieu de l’association David & Jonathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.En ligne. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.4155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de 'Sociologie de l’homosexualité' par CHAUVIN, Sébastien et LERCH, Arnaud, Paris, Éditions La Découverte, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.235 - 238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Rhizobox System for the Integrative Analysis of Root Development and Abiotic Stress Responses Under Water-Deficit Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pourtau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2642, Springer US, pp.375-386, 2023, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3044-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias comme agents de socialisation paradoxale des jeunes gays et lesbiennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jeunes à la marge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.77 - 93, 2019, 9782753576926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation de la conscience de genre dans le rapport à la politique des femmes lesbiennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire la politique au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.22 - 38, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier christianisme et homosexualité. Histoire et politique de l'identité du mouvement David & Jonathan en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Bethmont; Martine Gross. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homosexualité et traditions monothéistes. Vers la fin d'un antagonisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions Labor et Fides, pp.79 - 95, 2017, 9782830916232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, sexualité et vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Déloye; Nonna Mayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses électorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bruylant, pp.265 - 317, 2017, 9782802755715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tension to Reconciliation. A Look at the History and Rituals of the French Organization David & Jonathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversidad sexual y sistemas religiosos. Diálogos trasnacionales en el mundo contemporáneo / Sexual Diversity and religious systems. Transnational dialogues in the contemporary world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de la Mujer Peruana Flora Tristán, pp.155 - 180, 2017, 9786124033247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préjugés et attitudes à l'égard des personnes homosexuelles, bisexuelles, transgenres et intersexes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] La Documentation Française. 2022, pp.27-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de l'hétéronormativité et des préjugés à l'égard des personnes LGBTI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNCDH. 2022, pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homopoliticus : socialisation politique et construction du rapport au politique des gays et lesbiennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Institut d'études politiques de Paris - Sciences Po, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020IEPP0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03651411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiser le Mariage pour tous. Le rapport pluriel des gays et lesbiennes à la discrimination dans le mariage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude doctorale du LIEPP "Discriminations et inégalités sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier christianisme et homosexualité. Histoire et pratiques de David et Jonathan, association d’homosexuel.le.s chrétien.ne.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Homosexualité et traditions monothéistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Université Paris 8 et 'EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologiser « la nature hétérosexuelle ». Mécanismes de socialisation à l’hétéronorme et construction identitaire des gays et lesbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de l’Association Française de Sociologie, RT 28 « Recherche en sciences sociales sur la sexualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Université de Versailles-St-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'homosexualité façonne-t-elle le rapport au politique des gays et lesbiennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de l'Association francophone de Science Politique, ST 16 "Les nouveaux rapports au politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> mickael durand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se projeter au lycée aux confins de la République. Une analyse des inégalités socio-scolaires à partir des souhaits d’orientation en seconde des élèves de troisième en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tcherkézoff Serge, 2022, Vous avez dit « troisième » sexe ? Les transgenres polynésiens et le mythe occidental de l’homosexualité. Pirae, Au Vent des îles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (2), pp.273. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108506ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Comment penser la socialisation politique des individus minorisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Druez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (4-5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandir en Polynésie française et se projeter dans l’avenir. Les aspirations éducatives et professionnelles des élèves de troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (94), pp.117-138. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.094.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Mitterrand au mariage pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (4-5), pp.685-708. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.734.0685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des triangles roses dans les urnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141, pp.97-121. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.141.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the French Closet: The Political Participation of Gays and Lesbians in France into Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.306-328. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-021-00151-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Les vies de Guy Hocquenghem. Politique, sexualité, culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Process tracing : les chemins de la causalité, 68 (6), pp.1128-1129. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.686.1123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilisation « contre-nature » ? Le cas d’homosexuels opposés au mariage pour tous en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.4069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Homosexualiser » un rituel chrétien. Le Fêtez-Dieu de l’association David & Jonathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.En ligne. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.4155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de 'Sociologie de l’homosexualité' par CHAUVIN, Sébastien et LERCH, Arnaud, Paris, Éditions La Découverte, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.235 - 238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Rhizobox System for the Integrative Analysis of Root Development and Abiotic Stress Responses Under Water-Deficit Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pourtau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2642, Springer US, pp.375-386, 2023, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3044-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias comme agents de socialisation paradoxale des jeunes gays et lesbiennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jeunes à la marge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.77 - 93, 2019, 9782753576926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation de la conscience de genre dans le rapport à la politique des femmes lesbiennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire la politique au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.22 - 38, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier christianisme et homosexualité. Histoire et politique de l'identité du mouvement David & Jonathan en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Bethmont; Martine Gross. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homosexualité et traditions monothéistes. Vers la fin d'un antagonisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions Labor et Fides, pp.79 - 95, 2017, 9782830916232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, sexualité et vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Déloye; Nonna Mayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses électorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bruylant, pp.265 - 317, 2017, 9782802755715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tension to Reconciliation. A Look at the History and Rituals of the French Organization David & Jonathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversidad sexual y sistemas religiosos. Diálogos trasnacionales en el mundo contemporáneo / Sexual Diversity and religious systems. Transnational dialogues in the contemporary world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de la Mujer Peruana Flora Tristán, pp.155 - 180, 2017, 9786124033247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préjugés et attitudes à l'égard des personnes homosexuelles, bisexuelles, transgenres et intersexes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] La Documentation Française. 2022, pp.27-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de l'hétéronormativité et des préjugés à l'égard des personnes LGBTI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNCDH. 2022, pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homopoliticus : socialisation politique et construction du rapport au politique des gays et lesbiennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Institut d'études politiques de Paris - Sciences Po, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020IEPP0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03651411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiser le Mariage pour tous. Le rapport pluriel des gays et lesbiennes à la discrimination dans le mariage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude doctorale du LIEPP "Discriminations et inégalités sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologiser « la nature hétérosexuelle ». Mécanismes de socialisation à l’hétéronorme et construction identitaire des gays et lesbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de l’Association Française de Sociologie, RT 28 « Recherche en sciences sociales sur la sexualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Université de Versailles-St-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier christianisme et homosexualité. Histoire et pratiques de David et Jonathan, association d’homosexuel.le.s chrétien.ne.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Homosexualité et traditions monothéistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Université Paris 8 et 'EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'homosexualité façonne-t-elle le rapport au politique des gays et lesbiennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de l'Association francophone de Science Politique, ST 16 "Les nouveaux rapports au politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108506ar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765745v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281127v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.094.0117" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794848v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0685" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331992v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-021-00151-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184089v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4155" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294867v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3044-0_20" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02360837v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02360839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02361709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02360841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286828v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330119v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330117v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03651411v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IEPP0017" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356061v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356063v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108506ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.094.0117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0685" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0097" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-021-00151-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184089v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3044-0_20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02360837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02360839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02361709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02360841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03651411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IEPP0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>