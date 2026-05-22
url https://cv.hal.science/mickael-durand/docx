--- v1 (2026-04-07)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> mickael durand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se projeter au lycée aux confins de la République. Une analyse des inégalités socio-scolaires à partir des souhaits d’orientation en seconde des élèves de troisième en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tcherkézoff Serge, 2022, Vous avez dit « troisième » sexe ? Les transgenres polynésiens et le mythe occidental de l’homosexualité. Pirae, Au Vent des îles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (2), pp.273. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108506ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Comment penser la socialisation politique des individus minorisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Druez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (4-5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandir en Polynésie française et se projeter dans l’avenir. Les aspirations éducatives et professionnelles des élèves de troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (94), pp.117-138. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.094.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Mitterrand au mariage pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (4-5), pp.685-708. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.734.0685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des triangles roses dans les urnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141, pp.97-121. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.141.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the French Closet: The Political Participation of Gays and Lesbians in France into Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.306-328. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-021-00151-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Les vies de Guy Hocquenghem. Politique, sexualité, culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Process tracing : les chemins de la causalité, 68 (6), pp.1128-1129. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.686.1123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilisation « contre-nature » ? Le cas d’homosexuels opposés au mariage pour tous en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.4069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Homosexualiser » un rituel chrétien. Le Fêtez-Dieu de l’association David & Jonathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.En ligne. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.4155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de 'Sociologie de l’homosexualité' par CHAUVIN, Sébastien et LERCH, Arnaud, Paris, Éditions La Découverte, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.235 - 238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Rhizobox System for the Integrative Analysis of Root Development and Abiotic Stress Responses Under Water-Deficit Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pourtau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2642, Springer US, pp.375-386, 2023, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3044-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias comme agents de socialisation paradoxale des jeunes gays et lesbiennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jeunes à la marge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.77 - 93, 2019, 9782753576926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation de la conscience de genre dans le rapport à la politique des femmes lesbiennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire la politique au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.22 - 38, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier christianisme et homosexualité. Histoire et politique de l'identité du mouvement David & Jonathan en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Bethmont; Martine Gross. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homosexualité et traditions monothéistes. Vers la fin d'un antagonisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions Labor et Fides, pp.79 - 95, 2017, 9782830916232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, sexualité et vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Déloye; Nonna Mayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses électorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bruylant, pp.265 - 317, 2017, 9782802755715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tension to Reconciliation. A Look at the History and Rituals of the French Organization David & Jonathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversidad sexual y sistemas religiosos. Diálogos trasnacionales en el mundo contemporáneo / Sexual Diversity and religious systems. Transnational dialogues in the contemporary world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de la Mujer Peruana Flora Tristán, pp.155 - 180, 2017, 9786124033247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préjugés et attitudes à l'égard des personnes homosexuelles, bisexuelles, transgenres et intersexes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] La Documentation Française. 2022, pp.27-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de l'hétéronormativité et des préjugés à l'égard des personnes LGBTI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNCDH. 2022, pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homopoliticus : socialisation politique et construction du rapport au politique des gays et lesbiennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Institut d'études politiques de Paris - Sciences Po, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020IEPP0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03651411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiser le Mariage pour tous. Le rapport pluriel des gays et lesbiennes à la discrimination dans le mariage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude doctorale du LIEPP "Discriminations et inégalités sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologiser « la nature hétérosexuelle ». Mécanismes de socialisation à l’hétéronorme et construction identitaire des gays et lesbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de l’Association Française de Sociologie, RT 28 « Recherche en sciences sociales sur la sexualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Université de Versailles-St-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier christianisme et homosexualité. Histoire et pratiques de David et Jonathan, association d’homosexuel.le.s chrétien.ne.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Homosexualité et traditions monothéistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Université Paris 8 et 'EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'homosexualité façonne-t-elle le rapport au politique des gays et lesbiennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de l'Association francophone de Science Politique, ST 16 "Les nouveaux rapports au politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> mickael durand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se projeter au lycée aux confins de la République. Une analyse des inégalités socio-scolaires à partir des souhaits d’orientation en seconde des élèves de troisième en Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Jedlicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tcherkézoff Serge, 2022, Vous avez dit « troisième » sexe ? Les transgenres polynésiens et le mythe occidental de l’homosexualité. Pirae, Au Vent des îles.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (2), pp.273. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1108506ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Comment penser la socialisation politique des individus minorisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Druez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73 (4-5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grandir en Polynésie française et se projeter dans l’avenir. Les aspirations éducatives et professionnelles des élèves de troisième</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bréant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agora débats/jeunesses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (94), pp.117-138. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/agora.094.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04281127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Mitterrand au mariage pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 73 (4-5), pp.685-708. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.734.0685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des triangles roses dans les urnes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141, pp.97-121. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pox.141.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Out of the French Closet: The Political Participation of Gays and Lesbians in France into Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.306-328. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/s41253-021-00151-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Les vies de Guy Hocquenghem. Politique, sexualité, culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Process tracing : les chemins de la causalité, 68 (6), pp.1128-1129. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.686.1123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mobilisation « contre-nature » ? Le cas d’homosexuels opposés au mariage pour tous en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.4069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Homosexualiser » un rituel chrétien. Le Fêtez-Dieu de l’association David & Jonathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, sexualité &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.En ligne. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/gss.4155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184089v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de 'Sociologie de l’homosexualité' par CHAUVIN, Sébastien et LERCH, Arnaud, Paris, Éditions La Découverte, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57, pp.235 - 238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Rhizobox System for the Integrative Analysis of Root Development and Abiotic Stress Responses Under Water-Deficit Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Porcheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pourtau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Abiotic Stress Signaling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2642, Springer US, pp.375-386, 2023, Methods in Molecular Biology, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-0716-3044-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilisation de la conscience de genre dans le rapport à la politique des femmes lesbiennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire la politique au prisme du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.22 - 38, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias comme agents de socialisation paradoxale des jeunes gays et lesbiennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jeunes à la marge ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.77 - 93, 2019, 9782753576926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier christianisme et homosexualité. Histoire et politique de l'identité du mouvement David & Jonathan en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémy Bethmont; Martine Gross. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homosexualité et traditions monothéistes. Vers la fin d'un antagonisme ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Editions Labor et Fides, pp.79 - 95, 2017, 9782830916232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02361709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre, sexualité et vote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonna Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves Déloye; Nonna Mayer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses électorales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Bruylant, pp.265 - 317, 2017, 9782802755715</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02360841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Tension to Reconciliation. A Look at the History and Rituals of the French Organization David & Jonathan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversidad sexual y sistemas religiosos. Diálogos trasnacionales en el mundo contemporáneo / Sexual Diversity and religious systems. Transnational dialogues in the contemporary world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de la Mujer Peruana Flora Tristán, pp.155 - 180, 2017, 9786124033247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préjugés et attitudes à l'égard des personnes homosexuelles, bisexuelles, transgenres et intersexes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] La Documentation Française. 2022, pp.27-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux de l'hétéronormativité et des préjugés à l'égard des personnes LGBTI en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNCDH. 2022, pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04330117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homopoliticus : socialisation politique et construction du rapport au politique des gays et lesbiennes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Science politique. Institut d'études politiques de Paris - Sciences Po, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020IEPP0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03651411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiser le Mariage pour tous. Le rapport pluriel des gays et lesbiennes à la discrimination dans le mariage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude doctorale du LIEPP "Discriminations et inégalités sociales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Sciences Po, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réconcilier christianisme et homosexualité. Histoire et pratiques de David et Jonathan, association d’homosexuel.le.s chrétien.ne.s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Homosexualité et traditions monothéistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Université Paris 8 et 'EHESS, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologiser « la nature hétérosexuelle ». Mécanismes de socialisation à l’hétéronorme et construction identitaire des gays et lesbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de l’Association Française de Sociologie, RT 28 « Recherche en sciences sociales sur la sexualité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Université de Versailles-St-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'homosexualité façonne-t-elle le rapport au politique des gays et lesbiennes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de l'Association francophone de Science Politique, ST 16 "Les nouveaux rapports au politique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Université de Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId49"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108506ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.094.0117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0685" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0097" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-021-00151-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184089v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3044-0_20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02360837v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02360839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02361709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02360841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03651411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IEPP0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297172v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566515v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Jedlicki" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Durand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428228v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108506ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765745v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Druez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281127v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Br&#233;ant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.094.0117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794848v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.734.0685" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.141.0097" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331992v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-021-00151-z" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02187944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.686.1123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02184089v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.4155" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02294867v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514710v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Morin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Porcheron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pourtau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3044-0_20" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02360839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02360837v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02361709v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02360841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330119v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330117v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-03651411v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IEPP0017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356061v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02297172v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02356063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>