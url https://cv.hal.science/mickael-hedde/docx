--- v0 (2026-03-18)
+++ v1 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.010416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mickael Hedde </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director (DR2), INRAE, Occitanie Center of Research,Eco&Sols unit</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am studying the factors that shape soil organism communities and their roles in soil functioning. Mainly, I test how functional trait-based approaches can help in unravelling these questions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la relation entre la diversité des macro-invertébrés et la dynamique de la matière organique des sols limoneux de Haute-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université de Rouen, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00543169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des approches basées sur les traits fonctionnels en écologie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. GAIA (Montpellier ; École Doctorale ; 2015), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04633543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (138)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean alley-cropping agroforestry modifies arthropod temporal dynamics with divergent effects on trophic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Vion-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Degrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 397, pp.110109. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.110109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safari across France: soil fauna insights from a nationwide soil quality monitoring program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106609. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco‐Evolutionary Drivers of Body Size Variation in Arthropods, With a Focus on Spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (2), pp.e70158. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.70158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging deeper: deep joint species distribution modeling reveals environmental drivers of Earthworm Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Moussi Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuiller Wilfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galbrun Esther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decaëns Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.110021. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic interactions and environmental filtering both determine earthworm alpha and beta diversity in tropical rainforests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Goulpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (9), pp.151. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-025-05788-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput monitoring of root diameter reveals the temporal dynamics of root decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garynechèle Saimpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136 (5-6), pp.mcaf175. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem functions supported by soil bacterivorous nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Brondani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.117575. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking effect traits of soil fauna to processes of organic matter transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton M Potapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J I Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (2), pp.446-461. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They come in all sizes: integrative systematics and morphological radiation of &amp;lt;i&amp;gt;Scherotheca&amp;lt;/i&amp;gt; (Lumbricidae, Crassiclitellata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Piris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.581-599. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.70011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing causal inference in ecology: Pathways for biodiversity change detection and attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Estopinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana E Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (10), pp.2276-2304. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.70131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban earthworm communities driven more by climate and elevation than urbanisation intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R P Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Muys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée-Claire Le Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.210. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-025-01826-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres à la rescousse des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Janv/Mars, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of trophic interactions in transfer and cascading impacts of plant protection products on biodiversity: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sucre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2993-3031. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35190-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cushion plants in the Alps are swarming with invertebrate life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Paitreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Avrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.203-214. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00035-025-00335-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Macroecology and Temporal Dynamics to Better Attribute Global Change Impacts on Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (7), pp.e70086. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not the brightest earthworm in the genus: two non-bioluminescent Avelona (Lumbricidae, Crassiclitellata) with description of a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5589 (1), pp.270-281. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5589.1.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OniscidBase: a call for contributions to a global database to advance terrestrial isopod research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin B Gongalsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria M Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Segers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Gardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (3), pp.247-269. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25674/466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fauna in agroforestry contributes to the suppressiveness to plant-parasitic nematodes: A case study in a Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellafiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Aribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105962. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting earthworm diversity in tropical rainforests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Goulpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (6), pp.e07697. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of earthworm data from citizen science: lessons from 7 years of a French national monitoring protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin R Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.106329. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin R Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J I Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Vers2022: 50‐year resurvey data of French earthworm assemblages obtained after resampling Bouché's historical sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (5), pp.e70109. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil BON Earthworm -A global initiative on earthworm distribution, traits, and spatiotemporal diversity patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ristok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R P Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (1), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25674/362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil unsealing in Mediterranean schoolyards: what factors drive ant communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jay-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (6), pp.2543-2555. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01608-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edaphobase 2.0: Advanced international data warehouse for collating and using soil biodiversity datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia A Soudzilovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J I Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriç Çakır</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.105710. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait concepts, categories, and databases in soil invertebrates ecology – ordering the mess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Potapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (3), pp.151-156. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25674/431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ants in restoration ecology: Why, what's and the way forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.1284-1295. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.5006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detri 2 match conceptual framework: Matching detritivore and detritus traits to unravel consumption rules in a context of decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), pp.2084-2098. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Abdulhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management strategies shape the shared temporal dynamics of soil food web structure and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 370, pp.109058. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2024.109058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain soil multitrophic networks shaped by the interplay between habitat and pedoclimatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Calderón-Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.109282. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset on earthworm communities in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Goulpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (2), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25674/414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking earthworm fluxes at the interface between tree rows and crop habitats in a Mediterranean alley cropping field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille d'Hervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.103572. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of earthworm species on organic matter transformations and soil microbial communities are only partially related to their bioturbation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Vion-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 199, pp.109606. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let earthworms be functional - Definition of new functional groups based on their bioturbation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.109209. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ soil imaging, a tool for monitoring the hourly to monthly temporal dynamics of soil biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barry-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (8), pp.1055-1071. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-024-01851-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best is yet to come: six new species within a large-bodied earthworm genus ( Scherotheca , Lumbricidae) in a densely sampled region (south-western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198 (3), pp.802-820. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlad002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of earthworm communities along an elevational gradient in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gabriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Aranda-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cimetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.103477. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the diversification and functional radiation of Aporrectodea (Crassiclitellata, Lumbricidae) through molecular phylogenetics of its endemic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez Pinadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119, pp.103559. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of soil fauna on soil functioning through the prism of traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie L C Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Zaitsev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 429, pp.116244. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecomorphosis in European Collembola: A review in the context of trait-based ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.104692. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil food web ontology: Aligning trophic groups, processes, resources, and dietary traits to support food-web research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Potapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martínez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matty Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.102360. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2023.102360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bocquého</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Conde Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resampling Bouché's historical localities reveals three new species and helps identifying a new genus of earthworms (Oligochaeta, Hormogastridae and Lumbricidae) in Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (23), pp.749-768. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2023v45a23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematodes and soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 490, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06062-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cradle of giants: insights into the origin of Scherotheca Bouché, 1972 (Lumbricidae, Crassiclitellata) with the descriptions of eight new species from Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (3), pp.24. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2023v45a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ground predation by invertebrates in crops: Camera observations clarify the relevance of aphid cards and coleopteran sentinel prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2023.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch-All No More: Integrative Systematic Revision of the Genus Allolobophora Eisen, 1874 (Crassiclitellata, Lumbricidae) with the Description of Two New Relict Earthworm Genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez Pinadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.479917. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/5479917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J.I. Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 426, pp.116073. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il continuer à utiliser les catégories écologiques de vers de terre définies par Marcel Bouché il y a 50 ans ? : une vision historique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated checklist and a DNA barcode library for the earthworms (Crassiclitellata, Oligochaeta) of Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (17), pp.439-461. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2022v44a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTU Delimitation with Earthworm DNA Barcodes: A Comparison of Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Goulpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Steinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.866. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d14100866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and physiological tolerance explain multi‐trophic soil diversity in temperate mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Calderón‐sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martinez‐almoyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (12), pp.2549-2564. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractions of organic matter pools influence their stability : Application of the Rock-Eval ® analysis to beech forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric P. Verrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.565-575. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(21)60050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-anatomical traits explain the effects of bacterial-feeding nematodes on soil bacterial community composition and plant growth and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Brondani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116068. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et structure physique des sols : une vision spatialisée du fonctionnement des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.153-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil carbon mineralization related to earthworm activity depend on the time since inoculation and their density in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.13616. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-17855-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities of Collembola show functional resilience in a long-term field experiment simulating climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90, pp.150789. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonization of constructed technosol by microarthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Deremiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.106174. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading effects of moth outbreaks on subarctic soil food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Calderón-Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Schimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.15054. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94227-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Taxonomic Diversity of Collembola as Complementary Tools to Assess Land Use Effects on Soils Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.630919. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.630919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of complex trophic networks reveals the signature of land-use intensification on soil communities in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Si-Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97300-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecosystem diversification with legumes or non-legumes improves differently soil fertility according to soil type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel van den Meersche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 795, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sown understory vegetation strips impact soil chemical fertility, associated microorganisms and macro-invertebrates in two temperate alley cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille D’hervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, pp.1851-1864. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-020-00501-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune du sol pour évaluer l'impact des pratiques agricoles et la santé des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Mediterranean islands as a refuge of relic earthworm species: Cataladrilus porquerollensis sp. nov. and Scherotheca portcrosana sp. nov. (Crassiclitellata, Lumbricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F Marchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío J. Diaz Cosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 701, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2020.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des communautés d’annélides terrestres dans les écosystèmes continentaux et insulaires et du Parc national de Port-Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.69-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit definition of earthworm ecological categories – Marcel Bouché’s triangle revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.114361. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How agroforestry systems influence soil fauna and their functions - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Martin-Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 453 (1-2), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-04322-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting phylogeographic patterns of earthworms (Crassiclitellata, Lumbricidae) on near-shore mediterranean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.103242. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre modes de gestion des agroécosystèmes et biodiversité fonctionnelle des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille d'Hervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.107-124. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/hl4c8y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of earthworm communities to crop residue management after inoculation of the earthworm Lumbricus terrestris (Linnaeus, 1758)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Frazão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron G.M. de Goede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás E. Salánki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack H. Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.177-188. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2019.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritive value and physical and chemical deterrents of forage grass litter explain feeding performances of two soil macrodetritivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonisation of constructed technosols by macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.3193-3203. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-2142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Geogenic Lead on Fungal and Collembolan Communities in Garden Topsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.215-226. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(18)60022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific body size variability in soil organisms at a European scale: implications for functional biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (11), pp.2562-2570. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 2, a case study along the dynamic of a broad lived plain forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HUMUSICA 3 - Reviews, Applications, Tools, 123, pp.398-408. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Collembola “flying” onto green roofs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs basés sur la faune des sols : des outils pour l’agriculture innovante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/J1HFAR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There's no harm in having too much: A comprehensive toolbox of methods in trophic ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chouvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Webs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.e00100-. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fooweb.2018.e00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage grass litter chemical and physical traits explain feeding performances of 2 two soil macrodetritivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban and industrial land uses have a higher soil biological quality than expected from physicochemical quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayuri Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 584-585, pp.614-621. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.01.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37:14 (2), </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts and linkages of functional diversity between above- and below-ground compartments along a flooding gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.350-360. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between metal compartmentalization and biomarkers in earthworms exposed to field-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 224, pp.185-194. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different crop management practices on soil Collembola assemblages : a 4-year follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.354-366. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of protocols for standardized measurement of terrestrial invertebrate functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André T.C. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.558-567. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of earthworm taxonomic and functional diversity in ploughed and no-tilled cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.25--32. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2015.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management diversity within organic production influences epigeal spider communities in apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Cornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 216, pp.73-81. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2015.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural equation model of soil metal bioavailability to earthworms: confronting causal theory and observations using a laboratory exposure to field-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 569, pp.961-972. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard management influences both functional and taxonomic ground beetle (Coleoptera, Carabidae) diversity in South-East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of palladium footprint from road traffic in two highway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (24), pp. 20019-20031. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5241-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourteen years of evidence for positive effects of conservation agriculture and organic farming on soil life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0215-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH dynamics in roadside environments: Influence on the consistency of diagnostic ratio values and ecosystem contamination assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 538 (538), pp.997-1009. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular partitioning of metals in Aporrectodea caliginosa along a gradient of metal exposure in 31 field-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 520, pp.136-145. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of management strategies in apple orchards on the structural and functional diversity of epigeal spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Cornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.616--625. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-014-1409-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current use of and future needs for soil invertebrate functional traits in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3), pp.194-206. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2014.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing tillage in cultivated fields increases earthworm functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.79-87. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to measure allyl isothiocyanate (AITC) concentrations in mustard: comparison of AITC and commercial mustard solutions as earthworm extractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu des avancées dans le domaine de la biologie des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noémie Candice Cebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXVI (4), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of bioenergy crops on metal contaminated soils stimulates belowground fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.207-211. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides and earthworms. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.199-228. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0151-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchization of factors driving soil macrofauna in North Algeria groves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boudiaf Nait-Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Mouas Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Derridj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.11 - 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a relationship between earthworm energy reserves and metal availability after exposure to eld contaminated soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 191, pp.182-189. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2014.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil fauna after plantation of perennial energy crops on polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of pesticide use can increase earthworm populations in wheat crops in a European temperate region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Toutous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 181, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Duparque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International innovation - environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms highly increase ciprofloxacin mineralization in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.127-133. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-012-0385-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of soil macroinvertebrate communities to Miscanthus cropping in different trace metal contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.122-129. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of earthworm species on soil behaviour depend on land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.264-273. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits of soil invertebrates as indicators for exposure to soil disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 164, pp.59-65. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antibiotics from pig slurry on the basidiomycete Trametes versicolor and on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Igel-Egalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tox.20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm indicators as tools for soil monitoring, characterization and risk assessment. An example from the national Bioindicator programme (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (sup), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche overlap and species assemblage dynamics in an ageing pasture gradient in north-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (3), pp.212-219. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and mechanisms responsible for the relationship between the diversity of litter macro-invertebrates and leaf degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm cast production as a new behavioural biomarker for toxicity testing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Dittbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rault-Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Triebskorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (2), pp.388-393. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and monitoring of soil quality using near infrared reflectance spectroscopy (NIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ertlen Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (5), pp.770-784. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly rules within earthworm communities in North-Western France-A regional analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (3), pp.321-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil carbon in a beechwood chronosequence forest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (1), pp.193-202. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2007.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil detritivore macro-invertebrate assemblages throughout a managed beech rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil detritivore macro-invertebrate assemblages throughout a managed beech rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beech leaf degradation in laboratory experiments: Effects of eight detritivorous invertebrate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2006.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OprF polymorphism as a marker of ecological niche in Pseudomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (9), pp.1544-1551. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01045.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling soil macrofauna spatial pattern in a pure beech and a mixed beech–hornbeam forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 328 (1), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific functional signature in soil macro-invertebrate biostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (5), pp.785-793. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2005.01026.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree canopy composition on earthworms and other macro-invertebrates in beech forests of Upper Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 47 (5-6), pp.904-912. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1078/0031-4056-00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen-based identification of earthworm morphotypes: insights from a large-scale biodiversity monitoring network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting earthworm diversity and distribution: A comparative approach at national scale using multiple modeling algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J.I. Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EcoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation de la multifonctionnalité d'un système spatialement hétérogène - Cas d’étude en agroforesterie méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées Annuelles du Réseau TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Bonfanti, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting earthworm diversity and distribution in France: a comparative approach using multiple algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J.I. Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels prédateurs et quelles communautés épigées sont associées à la prédation à la surface du sol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fabarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the planting system on phenology of a young black locust-based agroforestry site under Mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Eco Sol, un outil de diagnostic des fonctions du sol basé sur des bioindicateurs bioindicateurs - Structure et règles générales d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Souder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Phloème 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRO-ECO SOL, un outil de diagnostic des fonctions du sol et de conseil basé sur des bioindicateurs - schéma général d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Souder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles 2022 du RMT Bouclage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STWO: An Ontology for Soil Food Web Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S4BioDiv 2021: 3rd International Workshop on Semantics for Biodiversity and JOWO 2021: Episode VII The Bolzano Summer of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Trophic Knowledge Graph to Support Soil Food Web Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S4BioDiv 2021: 3rd International Workshop on Semantics for Biodiversity and JOWO 2021: Episode VII The Bolzano Summer of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaumelle Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Eco Sol, un outil de diagnostic des fonctions du sol basé sur des bioindicateurs ; structure et règles générales d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Souder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre pratiques culturales et biodiversité fonctionnelle des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille d'Hervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG, Carrefour de l'Innovation Agronomique. Biodiversité et durabilité des agricultures. 10 années après l’expertise collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter mineralization by earthworms : a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant recommendation using the environment and biotic associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Si-Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From arable crops to grassland farming systems: Linking management, diversity and ecosystem function across agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOERE ACBB Assessment Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lusignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agricultural practices impact carbon, nitrogen and phosphorus stoichiometry in plants and soils on the long-term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Keuper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances pour les recherches en écotoxicologie terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des fonctions microbiennes de dégradation des matières organiques des sols à un gradient d’anthropisation d’agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS (Traits Ecologiques et Biologiques des organIsmes des Sols) VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques de protection sur les organismes utiles du sol et du verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BioREco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Paul lès Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches théoriques, inférence des réseaux et exemple appliqué aux sols de grande culture. L’union fait-elle la force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du thème 1 Sols, Activités &amp; Réseaux Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout savoir sur : ... la macrofaune des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR ECOSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does earthworm functional diversity affect rapeseed-weeds interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does plant functional composition in flower strips promote functional composition of carabid communities and weed predation in the adjacent rapeseed crop?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal differentiation of soil biota communities and of trophic networks in response to arable crop management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes liés au vivant : la macrofaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du réseau CarboSMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique sur le semis direct sous couvert du GIEE Magellan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sully La Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFIA: Importance of agricultural practices on functional diversity of soil microbiota: first tracks of response with a diachronic study of biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzymes in the environment – Ecology, activity &amp; applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, bangor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.33252.37768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris, les collemboles s’envoient-ils en l’air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle de la diversité fonctionnelle des bandes fleuries sur les communautés d'invertébrés du sol et les fonctions écologiques dans les cultures de colza ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la capacité des terrils miniers à accueillir la faune des sols environnants (et quel est le rôle des Eléments Traces Métalliques dans cette capacité) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organismes du sol comme indicateurs du fonctionnement des sols en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochimie des organismes terrestres et aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée de l’Infrastructure nationale AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité fonctionnelle dans le sol sur les interactions interspécifiques dans un système de cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème réunion du groupe de travail sur les Traits Ecologiques et Biologiques des organismes des Sols (TEBIS 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la faune sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation du potentiel biologique des sols, un atout pour la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of changes in the soil organic matter, functional diversity and C and N fluxes after shift in agricultural practices of an annual crops rotation under conventional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et liens fonctionnels entre les compartiments épigés et endogés le long d’un gradient d’inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TEBIS (Traits Écologiques et Biologiques des Invertébrés du Sol), 4ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des détritivores aux pratiques agricoles et sylvicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique sur la Faune du Sol, CEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop protection strategies influence the structural and functional diversity of epigeal spiders in apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. European Congres of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of a constructed Technosol by soil macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BETSI, a database for soil ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 'Towards a global soil biodiversity data platform'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols et la préservation de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides pour augmenter les populations de vers de terre dans les champs cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Toutous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique comme outil d’étude de la biodisponibilité des métaux pour le ver de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits distribution as causal link between environmental pressure (local climate and cropping systems) and soil invertebrate abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Global Soil Biodiversity Initiative conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting earthworm abundance by reducing pesticides in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie, un nouveau cadre pour revisiter les concepts de l’écotoxicologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Labo Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonisation of a constructed Technosol by soil organisms after industrial site reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. 151 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How alternative agricultural practices affect soil communities? A functional traits approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTECOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Term Effects of Biosolid Applications on Soil Biological Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale RAMIRAN. Recycling of organic residues for agriculture: from waste management to ecosystem services. RAMIRAN 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need of new conceptual and methodological frameworks for improving the use of soil invertebrate traits in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTECOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking chemical availability of trace elements with toxicological effects in earthworms exposed to moderately contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th (ICGH) International Conference on environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonization of a constructed Technosol by soil organisms after industrial site rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épandages de déchets modifient-ils la qualité biologique des sols agricoles à long terme ? Résultats du programme VADEBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 445 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bioindicateurs, pour quels besoins en sites contaminés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Nationales Bioindicateurs &amp; Phytotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides pour augmenter les densités de populations de vers de terre en systèmes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile L. Toutous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée " Ecotoxicologie " conjointe BASC/FIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-based approach to assess the impacts of reduced and conventional tillage practices on earthworm functional diversity: a multi-site comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Bioindicator Program first results on soil fauna–based tools for soil monitoring, characterization and risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact à long terme des antibiotiques apportés au sol lors de l’épandage de lisiers ? L’exemple de la ciprofloxacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Igel-Egalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates, the poor cousin of TERA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact à long terme des antibiotiques persistants apportés au sol lors de l’épandage de lisiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Igel-Egalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire d’Ecotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, St Lager, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BioTechnoSol project: Biological dynamics and functioning of a constructed Technosol at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de phénylurées et de leurs produits de photodégradation en présence de champignons basidiomycètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Boisseillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écotoxicologie des communautés : la biodiversité est-elle menacée par les substances toxiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée thématique d’écotoxicologie, Fédération d’Ile de France de Recherche en Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de traits biologiques des invertébrés en écotoxicologie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecotoxicologie" de la FIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de la photodégradation de contaminants organiques sur des sols pollués et importance des photo-produits dans l’impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres des Porteurs de Projets du Département Santé des Plantes et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits biologiques de la macrofaune des sols : un outil pour l’évaluation de la restauration des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of earthworms as tool for soil monitoring, characterization and risk assessment. Example of a Bioindicator Programme developed at National scale (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate-induced photodegradation of phenylurea herbicides: ecotoxicological impact on fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Touton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Toxicity Assessment ISTA 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms responsible for diversity-leaf degradation relationship within litter invertebrate experimental assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XV International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrounding landscape effects on local community of soil macrofauna detritivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Le Bouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms responsible for diversity-leaf degradation relationship within litter invertebrate experimental assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and monitoring of soil conditions using indexes based on near infrared reflectance (NIR) spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ertlen Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienna, Austria. pp.103 (résumé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00627735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS-Biodiversité : une grande avancée pour la connaissance de la biodiversité des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louann Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of earthworm data from citizen science: Lessons from 8 years of a French National monitoring protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Richard Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms impact on soil organic matter mineralization sheds new light on their ecological groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Vion-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last step before the implementation of a comprehensive monitoring of soil biodiversity for French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Firenze, Italy. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing dynamic macroecological patterns to understand biodiversity shifts in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Biennial Conference of the International Biogeography Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Prague, Czech Republic. 2024, </w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/au.170726581.16961757/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ soil imaging, a tool for monitoring the hourly to monthly temporal dynamics of soil biota around the roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrates Detection with YOLOv5: Towards Study of Soil Organisms Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2022 - The 10th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbone, Portugal. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study crop and herbaceous vegetation phenology in an agroforestry system ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain ontologies to explore and manage functional soil-invertebrate diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Martínez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Driller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Aldana-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum 2022 (WBF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Davos, Switzerland. , 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Ontologies to Explore and Manage Functional Soil-invertebrate Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Martínez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Driller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José F Aldana-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Navas-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum 2022 (WBF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Davos, Switzerland. , </w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7074617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of earthworms in 3 Mediterranean agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F. Marchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. INRAE, 1 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-row proximity did not increase soil organisms presence or soil fertility in two temperate alley-cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille d'Hervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of microbial degradation patterns of soil organic matter to a gradient of anthropogenic pressure on agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-row proximity did not induce an increase in soil biological and chemical fertility in two temperate alley-cropping agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille d'Hervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. World Congress of Soil Science (WCSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. , 240 p., 2018, Proceedings of the 21st WCSS - vol 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biochimie environnementale au service de la recherche en écologie et écotoxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphère: Quelles priorités pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and monitoring of polluted soils using nematodes: results of a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cérémonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International symposium on nematodes as envir. bioindicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Carlow, Ireland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling networks of causal relationships in stress ecology using Structural Equation Model: an example linking fate and impact of metals in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collembolan trait patterns with climate modifications along a European gradient: the VULCAN case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11717.45280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter and fauna functional identity effects on litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Colloquium on Soil Zoology and 14. International Colloquium on Apterygota (ICSZ&amp;ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan. , 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable agricultural practices effects on soil Collembola assemblages : a 5-year follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES annual meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochem-Env, a platform of environmental biochemistry for research in ecology and ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochem-Env, a plateform of environmental biochemistry for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzymes in the environment – Ecology, activity &amp; applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFIA: Importance of agricultural practices on functional diversity of soil microbiota : first tracks of response with a diachronic study of biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collembolan trait patterns with climate modifications along a European gradient: the VULCAN case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS 5. Traits Ecologiques et Biologiques des organIsmes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining effects and response traits in biological network to analyse the provision of goods and services by biodiversity (jenny)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques annuelles BASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France. 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biochimie environnementale au service de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée de l’Infrastructure nationale AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité des sols : un fantastique patrimoine à préserver et valoriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les sols : des services et des usages". Salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and how choose them in function of the site issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 702 p., 2014, The first global soil biodiversity conference, december 2-5, 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides pour augmenter les populations de vers de terre dans les champs cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Biarritz, France. 2014, ActesEcotox-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of agricultural practices on functional diversity of soil microbiota: first tracks of response with a diachronic study of biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-élémentaire de vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dubromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ducristel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 èmes Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Stella Plage, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduce pesticides to increase earthworm abundance in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Athens, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard management influences epigeal spider communities and their functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Colloquium of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Turin, Italy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochem-Env, The environmental biochemistry for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESFE 2014 (joint 2014 annual meeting British Ecological Society and Société Française d’Ecologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bioindicators : how soil properties influence their responses and how to select them in function of the site issues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFIA project, studying the effects of cropping systems on the temporal dynamics of relationships between soil biodiversity and ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm casts, is there a typology of such a key component of soil functioning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Petraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Global Soil Biodiversity Initiative conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nematofauna as indicator of the effect of agricultural practices on soil biological functioning in apple orchards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard protection strategies influence both functional and taxonomic ground beetle diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Global Soil Biodiversity Initiative conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effect of exogenous organic matter amendments on soil invertebrate diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e RAMIRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, St-Quentin-en-Yvelines, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and impact of the antibiotic ciprofloxacin in soils from integrated terrestrial microcosms submitted to pig slurry amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits to explain earthworm community changes under different cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture: the main factor of soil microarthropods decline in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrate functional traits as indicators for metal contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grumiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Demuynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation de cultures à vocation énergétique sur sols pollués : effets sur les macro-invertébrés des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fourdrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des Biomarqueurs et Bioindicateurs dans la surveillance de la qualité des sols et l’évaluation des risques. Résultats du programme “Bioindicateurs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galsomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits to explain earthworm community changes under different cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected biological traits reveal soil invertebrate exposition to trace metal contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité d’essais à long terme pour évaluer l’impact des pesticides et du travail du sol sur les vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Orléans, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité d’essais à long terme pour évaluer l’impact des systèmes de culture sur les vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIème édition du congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of energy crops on soil invertebrate communities in contaminated agricultural plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between metal bioavailability, nature of organic matter and impact on soil organisms in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between metal bioavailability, nature of organic matter and impact on soil organisms in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact écotoxicologique des produits de photodégradation des phénylurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Boisseillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Touton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Traits de la faune du sol pour relier les Changements Environnementaux aux fonctions du sol (TRACES – projet Gessol 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode analytique pour évaluer le devenir du Diuron et de ses produits de dégradation dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil macrofauna biological traits to monitor soil restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between metal bioavailability, nature of organic matter and impact on soil organisms in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil macrofauna biological traits to monitor soil restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical method for assessing the fate of diuron and its by-products in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Limoges, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mettre en relation la teneur totale des métaux traces et la teneur en matière organique des sols pollués avec la biodisponibilité des métaux et les traits des communautés macrofaune des sols?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grp Français IHSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mettre en relation la teneur totale des métaux traces et la teneur en matière organique des sols pollués avec la biodisponibilité des métaux et les traits des communautés macrofaune des sols?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grp Français IHSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antibiotics from pig manure on soil microorganisms and earthworms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Igel-Egalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Touton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Toxicity Assessement (ISTA) – Ecotoxicology for Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Metz, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of five earthworm species on soil structure and organic matter in Luvisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon dynamics in a 200-years forest chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beech leaf degradation in laboratory experiments: Effects of eight detritivorous invertebrate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vincelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest in the development of a soil composite indicator to establish risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Soil and Wetland Ecotoxicology (SOWETOX 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Barcelone, Spain. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguiléra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de fonctions et propriétés des sols de grande culture intensive: Effets de systèmes de culture alternatifs sur les matières organiques et la structure des sols limoneux, et approche du rôle fonctionnel de la diversité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GESSOL--A01494, Inconnu. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Léandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune du sol - Déterminants de la structure des communautés et impacts sur le fonctionnement du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique - 6 - écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 6, Chapitre 6, ISTE Editions, pp.105-117, 2018, Collection Système Terre - Environnement - Série Les sols, 9781784053840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’apport de composts sur la biodiversité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement par compostage des déchets organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.664, 2018, Tec &amp; Doc (Lavoisier), 9782743023591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des invertébrés sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et la vie souterraine : des enjeux majeurs en agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 6, </w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2017, 978-2-7592-2651-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’outils et bio-indicateurs pertinents de qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et la vie souterraine : des enjeux majeurs en agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 9, </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2017, 978-2-7592-2651-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du travail du sol sur son fonctionnement biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-108, 2014, Savoir Faire (Quae), 9782759221936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N° 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematode and soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Fm Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering symmetric and asymmetric species associations from community and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Si Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Galbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the effects of plant protection products on biodiversity and ecological processes to potential impairment of ecosystem functions and services—A multidisciplinary conceptual framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId992"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.010416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mickael Hedde </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director (DR2), INRAE, Occitanie Center of Research,Eco&Sols unit</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am studying the factors that shape soil organism communities and their roles in soil functioning. Mainly, I test how functional trait-based approaches can help in unravelling these questions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la relation entre la diversité des macro-invertébrés et la dynamique de la matière organique des sols limoneux de Haute-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université de Rouen, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00543169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement des approches basées sur les traits fonctionnels en écologie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biodiversité et Ecologie. GAIA (Montpellier ; École Doctorale ; 2015), 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04633543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (138)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A safari across France: soil fauna insights from a nationwide soil quality monitoring program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louna Abraham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Beaucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 217, pp.106609. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediterranean alley-cropping agroforestry modifies arthropod temporal dynamics with divergent effects on trophic groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Vion-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Degrune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 397, pp.110109. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2025.110109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco‐Evolutionary Drivers of Body Size Variation in Arthropods, With a Focus on Spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ameline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lafage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vernon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (2), pp.e70158. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbi.70158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05500183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digging deeper: deep joint species distribution modeling reveals environmental drivers of Earthworm Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si-Moussi Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thuiller Wilfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galbrun Esther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decaëns Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sylvain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 212, pp.110021. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.110021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05336331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking ecotoxicological effects on biodiversity and ecosystem functions to impairment of ecosystem services is a challenge: an illustration with the case of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Coutellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2773-2785. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-29128-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban earthworm communities driven more by climate and elevation than urbanisation intensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R P Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Muys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renée-Claire Le Bayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.210. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-025-01826-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing causal inference in ecology: Pathways for biodiversity change detection and attribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquim Estopinan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana E Bowler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (10), pp.2276-2304. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/2041-210x.70131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic interactions and environmental filtering both determine earthworm alpha and beta diversity in tropical rainforests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Goulpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oecologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207 (9), pp.151. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00442-025-05788-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-throughput monitoring of root diameter reveals the temporal dynamics of root decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorène Siegwart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garynechèle Saimpha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 136 (5-6), pp.mcaf175. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aob/mcaf175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of copper as plant protection product contributes to environmental contamination and resulting impacts on terrestrial and aquatic biodiversity and ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2830-2846. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-32145-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecosystem functions supported by soil bacterivorous nematodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Brondani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Puissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 463, pp.117575. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking effect traits of soil fauna to processes of organic matter transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton M Potapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Angst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J I Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 39 (2), pp.446-461. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">They come in all sizes: integrative systematics and morphological radiation of &amp;lt;i&amp;gt;Scherotheca&amp;lt;/i&amp;gt; (Lumbricidae, Crassiclitellata)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Piris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cladistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (6), pp.581-599. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cla.70011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arbres à la rescousse des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Janv/Mars, pp.48-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cushion plants in the Alps are swarming with invertebrate life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keyvan Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Paitreault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Avrillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexy Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpine Botany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 135, pp.203-214. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00035-025-00335-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05121303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of trophic interactions in transfer and cascading impacts of plant protection products on biodiversity: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Fabure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Perchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elliott Sucre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2993-3031. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-35190-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging Macroecology and Temporal Dynamics to Better Attribute Global Change Impacts on Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Ecology and Biogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34 (7), pp.e70086. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/geb.70086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05307603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not the brightest earthworm in the genus: two non-bioluminescent Avelona (Lumbricidae, Crassiclitellata) with description of a new species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zootaxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5589 (1), pp.270-281. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11646/zootaxa.5589.1.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fauna in agroforestry contributes to the suppressiveness to plant-parasitic nematodes: A case study in a Mediterranean area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bellafiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamel Aribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 208, pp.105962. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.105962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissecting earthworm diversity in tropical rainforests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Goulpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (6), pp.e07697. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecog.07697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04994067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of earthworm data from citizen science: lessons from 7 years of a French national monitoring protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin R Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 214, pp.106329. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OniscidBase: a call for contributions to a global database to advance terrestrial isopod research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantin B Gongalsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallieter de Smedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria M Kuznetsova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stijn Segers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Gardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 97 (3), pp.247-269. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25674/466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05390176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Putting earthworm conservation on the map: Shortfalls and solutions for developing earthworm conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin R Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J I Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.110911. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Vers2022: 50‐year resurvey data of French earthworm assemblages obtained after resampling Bouché's historical sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 106 (5), pp.e70109. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ecy.70109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélina Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Cournut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil BON Earthworm -A global initiative on earthworm distribution, traits, and spatiotemporal diversity patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ristok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen R P Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (1), pp.47-60. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25674/362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil unsealing in Mediterranean schoolyards: what factors drive ant communities?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Eydoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jay-Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kaufmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Vergnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (6), pp.2543-2555. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11252-024-01608-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04698690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Detri 2 match conceptual framework: Matching detritivore and detritus traits to unravel consumption rules in a context of decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Marc Brousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Danger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38 (10), pp.2084-2098. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.14611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCHAMP: an observation network formonitoring biodiversity and ecosystem functioning across space and time inmountainous regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Abdulhak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Birck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 347, pp.223-247. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crbiol.165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ants in restoration ecology: Why, what's and the way forward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Arnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mesleard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Degradation and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 35 (4), pp.1284-1295. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ldr.5006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edaphobase 2.0: Advanced international data warehouse for collating and using soil biodiversity datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Russell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evi Naudts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia A Soudzilovskaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J I Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriç Çakır</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 204, pp.105710. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2024.105710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait concepts, categories, and databases in soil invertebrates ecology – ordering the mess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Potapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (3), pp.151-156. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25674/431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain soil multitrophic networks shaped by the interplay between habitat and pedoclimatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Calderón-Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Ohlmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 190, pp.109282. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management strategies shape the shared temporal dynamics of soil food web structure and functioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 370, pp.109058. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2024.109058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking earthworm fluxes at the interface between tree rows and crop habitats in a Mediterranean alley cropping field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille d'Hervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berlioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.103572. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04395882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dataset on earthworm communities in French Guiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Goulpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Organisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96 (2), pp.79-90. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25674/414⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let earthworms be functional - Definition of new functional groups based on their bioturbation behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 188, pp.109209. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2023.109209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of earthworm species on organic matter transformations and soil microbial communities are only partially related to their bioturbation activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Vion-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 199, pp.109606. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2024.109606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ soil imaging, a tool for monitoring the hourly to monthly temporal dynamics of soil biota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Barry-Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology and Fertility of Soils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (8), pp.1055-1071. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00374-024-01851-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resampling Bouché's historical localities reveals three new species and helps identifying a new genus of earthworms (Oligochaeta, Hormogastridae and Lumbricidae) in Southeastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (23), pp.749-768. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2023v45a23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best is yet to come: six new species within a large-bodied earthworm genus ( Scherotheca , Lumbricidae) in a densely sampled region (south-western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198 (3), pp.802-820. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/zoolinnean/zlad002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the diversification and functional radiation of Aporrectodea (Crassiclitellata, Lumbricidae) through molecular phylogenetics of its endemic species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez Pinadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 119, pp.103559. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental drivers of earthworm communities along an elevational gradient in the French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Gabriac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ganault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Aranda-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Cimetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116, pp.103477. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2023.103477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of soil fauna on soil functioning through the prism of traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie L C Bartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Zaitsev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 429, pp.116244. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil food web ontology: Aligning trophic groups, processes, resources, and dietary traits to support food-web research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Potapov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Martínez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matty Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 78, pp.102360. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoinf.2023.102360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services provided by multifunctional agroecosystems : Questions, obstacles and solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexia Stokes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Bocquého</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Conde Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Deconchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 191, pp.106949. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2023.106949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecomorphosis in European Collembola: A review in the context of trait-based ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 182, pp.104692. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2022.104692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236772v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematodes and soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 490, pp.109-124. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-023-06062-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cradle of giants: insights into the origin of Scherotheca Bouché, 1972 (Lumbricidae, Crassiclitellata) with the descriptions of eight new species from Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Domínguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45 (3), pp.24. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2023v45a3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ground predation by invertebrates in crops: Camera observations clarify the relevance of aphid cards and coleopteran sentinel prey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71, pp.111 - 118. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2023.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04175284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catch-All No More: Integrative Systematic Revision of the Genus Allolobophora Eisen, 1874 (Crassiclitellata, Lumbricidae) with the Description of Two New Relict Earthworm Genera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Martínez Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Jiménez Pinadero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoological Systematics and Evolutionary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.479917. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/5479917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03991817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Size fractions of organic matter pools influence their stability : Application of the Rock-Eval ® analysis to beech forest soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sebag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric P. Verrecchia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Adatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Cailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (4), pp.565-575. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(21)60050-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and physiological tolerance explain multi‐trophic soil diversity in temperate mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Calderón‐sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Martinez‐almoyna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelie Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity and Distributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (12), pp.2549-2564. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ddi.13529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A common framework for developing robust soil fauna classifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blight</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J.I. Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain A. Brauman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 426, pp.116073. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il continuer à utiliser les catégories écologiques de vers de terre définies par Marcel Bouché il y a 50 ans ? : une vision historique et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.51-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OTU Delimitation with Earthworm DNA Barcodes: A Comparison of Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Goulpeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Steinke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (10), pp.866. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/d14100866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An updated checklist and a DNA barcode library for the earthworms (Crassiclitellata, Oligochaeta) of Corsica, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Rougerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zoosystema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44 (17), pp.439-461. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5252/zoosystema2022v44a17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-anatomical traits explain the effects of bacterial-feeding nematodes on soil bacterial community composition and plant growth and nutrition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Brondani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Ramstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Cousson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 425, pp.116068. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité et structure physique des sols : une vision spatialisée du fonctionnement des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Erktan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.153-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in soil carbon mineralization related to earthworm activity depend on the time since inoculation and their density in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.13616. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-17855-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities of Collembola show functional resilience in a long-term field experiment simulating climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 90, pp.150789. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2022.150789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03584318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascading effects of moth outbreaks on subarctic soil food webs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Calderón-Sanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamara Münkemüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Zinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy Schimann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Gilles Yoccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.15054. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94227-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonization of constructed technosol by microarthropods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Deremiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 162, pp.106174. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and Taxonomic Diversity of Collembola as Complementary Tools to Assess Land Use Effects on Soils Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.630919. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2021.630919⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of complex trophic networks reveals the signature of land-use intensification on soil communities in agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Si-Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Taberlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97300-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroecosystem diversification with legumes or non-legumes improves differently soil fertility according to soil type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Damour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel van den Meersche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 795, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.148934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Mediterranean islands as a refuge of relic earthworm species: Cataladrilus porquerollensis sp. nov. and Scherotheca portcrosana sp. nov. (Crassiclitellata, Lumbricidae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F Marchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darío J. Diaz Cosin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Taxonomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 701, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5852/ejt.2020.701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des communautés d’annélides terrestres dans les écosystèmes continentaux et insulaires et du Parc national de Port-Cros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fernández Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, pp.69-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04914949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An explicit definition of earthworm ecological categories – Marcel Bouché’s triangle revisited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bottinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Jouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 372, pp.114361. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sown understory vegetation strips impact soil chemical fertility, associated microorganisms and macro-invertebrates in two temperate alley cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille D’hervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroforestry Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, pp.1851-1864. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10457-020-00501-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune du sol pour évaluer l'impact des pratiques agricoles et la santé des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04920027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How agroforestry systems influence soil fauna and their functions - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Martin-Chave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 453 (1-2), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-019-04322-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting phylogeographic patterns of earthworms (Crassiclitellata, Lumbricidae) on near-shore mediterranean islands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Marchán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lapied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eugénie Maggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Novo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101, pp.103242. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre modes de gestion des agroécosystèmes et biodiversité fonctionnelle des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille d'Hervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 75, pp.107-124. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/hl4c8y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of earthworm communities to crop residue management after inoculation of the earthworm Lumbricus terrestris (Linnaeus, 1758)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Frazão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ron G.M. de Goede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamás E. Salánki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lijbert Brussaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack H. Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 142, pp.177-188. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2019.04.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02168615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritive value and physical and chemical deterrents of forage grass litter explain feeding performances of two soil macrodetritivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Trân</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2018.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonisation of constructed technosols by macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (8), pp.3193-3203. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-018-2142-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Geogenic Lead on Fungal and Collembolan Communities in Garden Topsoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Capiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lebeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (2), pp.215-226. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1002-0160(18)60022-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 2, a case study along the dynamic of a broad lived plain forest ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, HUMUSICA 3 - Reviews, Applications, Tools, 123, pp.398-408. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific body size variability in soil organisms at a European scale: implications for functional biogeography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (11), pp.2562-2570. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.13194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01857292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Collembola “flying” onto green roofs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doaré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 111, pp.117-124. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2017.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01662248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs basés sur la faune des sols : des outils pour l’agriculture innovante ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 69, pp.15-26. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/J1HFAR⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">There's no harm in having too much: A comprehensive toolbox of methods in trophic ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Majdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Hette-Tronquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Chouvelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Webs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.e00100-. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fooweb.2018.e00100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forage grass litter chemical and physical traits explain feeding performances of 2 two soil macrodetritivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban and industrial land uses have a higher soil biological quality than expected from physicochemical quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayuri Kiyota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 584-585, pp.614-621. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.01.086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01507698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soil carbon storage: mechanisms, effects of agricultural practices and proxies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 37:14 (2), </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-017-0421-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifts and linkages of functional diversity between above- and below-ground compartments along a flooding gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (2), pp.350-360. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between metal compartmentalization and biomarkers in earthworms exposed to field-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 224, pp.185-194. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2017.01.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook of protocols for standardized measurement of terrestrial invertebrate functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André T.C. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco de Bello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Altermatt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven L. Chown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (3), pp.558-567. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1365-2435.12776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of different crop management practices on soil Collembola assemblages : a 4-year follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 119, pp.354-366. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of earthworm taxonomic and functional diversity in ploughed and no-tilled cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil and Tillage Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 156, pp.25--32. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.still.2015.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01216197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management diversity within organic production influences epigeal spider communities in apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Cornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 216, pp.73-81. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2015.09.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structural equation model of soil metal bioavailability to earthworms: confronting causal theory and observations using a laboratory exposure to field-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 569, pp.961-972. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocker du C dans les sols : quels mécanismes, quelles pratiques agricoles, quels indicateurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Dignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Basile-Doelsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (1), pp.193-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 225, pp.12-21. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of palladium footprint from road traffic in two highway environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (24), pp. 20019-20031. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5241-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fourteen years of evidence for positive effects of conservation agriculture and organic farming on soil life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Henneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (1), pp.169-181. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-014-0215-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard management influences both functional and taxonomic ground beetle (Coleoptera, Carabidae) diversity in South-East France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88, pp.26-31. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAH dynamics in roadside environments: Influence on the consistency of diagnostic ratio values and ecosystem contamination assessments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogdan Muresan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 538 (538), pp.997-1009. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.08.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subcellular partitioning of metals in Aporrectodea caliginosa along a gradient of metal exposure in 31 field-contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 520, pp.136-145. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of management strategies in apple orchards on the structural and functional diversity of epigeal spiders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Cornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 24 (3), pp.616--625. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-014-1409-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method to measure allyl isothiocyanate (AITC) concentrations in mustard: comparison of AITC and commercial mustard solutions as earthworm extractants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ponge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80, pp.1-5. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing tillage in cultivated fields increases earthworm functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 83, pp.79-87. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A thesaurus for soil invertebrate trait-based approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e108985. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01075572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current use of and future needs for soil invertebrate functional traits in community ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3), pp.194-206. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2014.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishment of bioenergy crops on metal contaminated soils stimulates belowground fauna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.207-211. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.01.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu des avancées dans le domaine de la biologie des sols forestiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Uroz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Buée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Noémie Candice Cebron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, LXVI (4), pp.467-478. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/56560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides and earthworms. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.199-228. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0151-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchization of factors driving soil macrofauna in North Algeria groves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Boudiaf Nait-Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Mouas Bourbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Derridj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (1), pp.11 - 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a relationship between earthworm energy reserves and metal availability after exposure to eld contaminated soils?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 191, pp.182-189. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2014.04.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil fauna after plantation of perennial energy crops on polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Renouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.29-39. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of pesticide use can increase earthworm populations in wheat crops in a European temperate region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Toutous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 181, pp.223-230. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agee.2013.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00904152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ranking field site management priorities according to their metal transfer to snails.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Crini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.445-454. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche statistique pour la sélection des indicateurs par Random Forests pour la surveillance de la qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Taibi-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lepelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude et Gestion des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2), pp.127-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Duparque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Marron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International innovation - environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.9-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms highly increase ciprofloxacin mineralization in soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (2), pp.127-133. </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-012-0385-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of soil macroinvertebrate communities to Miscanthus cropping in different trace metal contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass and Bioenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.122-129. </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biombioe.2013.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of earthworm species on soil behaviour depend on land use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.264-273. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits of soil invertebrates as indicators for exposure to soil disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 164, pp.59-65. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2012.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antibiotics from pig slurry on the basidiomycete Trametes versicolor and on soil microbial communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Igel-Egalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (3), pp.129-136. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tox.20623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm indicators as tools for soil monitoring, characterization and risk assessment. An example from the national Bioindicator programme (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (sup), pp.77-87. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pedobi.2011.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niche overlap and species assemblage dynamics in an ageing pasture gradient in north-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Oecologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (3), pp.212-219. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.actao.2011.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns and mechanisms responsible for the relationship between the diversity of litter macro-invertebrates and leaf degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and Applied Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.35-44. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.baae.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm cast production as a new behavioural biomarker for toxicity testing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nils Dittbrenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rault-Léonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Triebskorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 158 (2), pp.388-393. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2009.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and monitoring of soil quality using near infrared reflectance spectroscopy (NIRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ertlen Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (5), pp.770-784. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2389.2009.01178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396538v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assembly rules within earthworm communities in North-Western France-A regional analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (3), pp.321-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of soil carbon in a beechwood chronosequence forest.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Ecology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 255 (1), pp.193-202. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foreco.2007.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil detritivore macro-invertebrate assemblages throughout a managed beech rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.219-228</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00884074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil detritivore macro-invertebrate assemblages throughout a managed beech rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 64 (2), pp.219-228. </w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/forest:2006106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beech leaf degradation in laboratory experiments: Effects of eight detritivorous invertebrate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Soil Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (2), pp.291-301. </w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsoil.2006.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OprF polymorphism as a marker of ecological niche in Pseudomonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Barray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 8 (9), pp.1544-1551. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1462-2920.2006.01045.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific functional signature in soil macro-invertebrate biostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lavelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Joffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan J. Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (5), pp.785-793. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2435.2005.01026.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors controlling soil macrofauna spatial pattern in a pure beech and a mixed beech–hornbeam forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Alard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 328 (1), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2004.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of tree canopy composition on earthworms and other macro-invertebrates in beech forests of Upper Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Margerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pedobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 47 (5-6), pp.904-912. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1078/0031-4056-00279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (89)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen-based identification of earthworm morphotypes: insights from a large-scale biodiversity monitoring network in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. EUROSOIL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting earthworm diversity and distribution: A comparative approach at national scale using multiple modeling algorithms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J.I. Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EcoScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE UMR EcoSys, Apr 2024, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des néonicotinoïdes sur la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Congrès du Groupe Français des Pesticides (GFP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Groupe Français de recherche sur les Pesticides, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation de la multifonctionnalité d'un système spatialement hétérogène - Cas d’étude en agroforesterie méditerranéenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gaudriault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées Annuelles du Réseau TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jonathan Bonfanti, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and predicting earthworm diversity and distribution in France: a comparative approach using multiple algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdourahmane Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Horrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria J.I. Briones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels prédateurs et quelles communautés épigées sont associées à la prédation à la surface du sol?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Descout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Fabarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées TEBIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Nov 2023, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-16392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the planting system on phenology of a young black locust-based agroforestry site under Mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Eco Sol, un outil de diagnostic des fonctions du sol basé sur des bioindicateurs bioindicateurs - Structure et règles générales d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Souder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Phloème 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. World Congress of Soil Science (WCSS22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRO-ECO SOL, un outil de diagnostic des fonctions du sol et de conseil basé sur des bioindicateurs - schéma général d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Souder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées annuelles 2022 du RMT Bouclage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STWO: An Ontology for Soil Food Web Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S4BioDiv 2021: 3rd International Workshop on Semantics for Biodiversity and JOWO 2021: Episode VII The Bolzano Summer of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04992848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Trophic Knowledge Graph to Support Soil Food Web Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Guillarme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S4BioDiv 2021: 3rd International Workshop on Semantics for Biodiversity and JOWO 2021: Episode VII The Bolzano Summer of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large database on functional traits for soil ecologists: BETSI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beaumelle Léa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.523-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03581637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Eco Sol, un outil de diagnostic des fonctions du sol basé sur des bioindicateurs ; structure et règles générales d’interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Souder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Valé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Chlebowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Comifer-Gemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comifer-Gemas, Nov 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03497004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre pratiques culturales et biodiversité fonctionnelle des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sauvadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille d'Hervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Plassard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG, Carrefour de l'Innovation Agronomique. Biodiversité et durabilité des agricultures. 10 années après l’expertise collective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter mineralization by earthworms : a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on Soil Organic Matter - SOM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSIRO, Oct 2019, Adelaide, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant recommendation using the environment and biotic associations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Si-Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Thuiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Notes of CLEF 2019 - Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lugano, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02970576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From arable crops to grassland farming systems: Linking management, diversity and ecosystem function across agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOERE ACBB Assessment Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lusignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do agricultural practices impact carbon, nitrogen and phosphorus stoichiometry in plants and soils on the long-term?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frida Keuper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Denoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France. 472 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles tendances pour les recherches en écotoxicologie terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Martin-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale du SOERE PRO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03144770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponses des fonctions microbiennes de dégradation des matières organiques des sols à un gradient d’anthropisation d’agrosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS (Traits Ecologiques et Biologiques des organIsmes des Sols) VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des pratiques de protection sur les organismes utiles du sol et du verger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire BioREco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint Paul lès Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecologie des sols agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée technique sur le semis direct sous couvert du GIEE Magellan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Sully La Tour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes liés au vivant : la macrofaune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du réseau CarboSMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches théoriques, inférence des réseaux et exemple appliqué aux sols de grande culture. L’union fait-elle la force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du thème 1 Sols, Activités &amp; Réseaux Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout savoir sur : ... la macrofaune des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire UMR ECOSYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does earthworm functional diversity affect rapeseed-weeds interactions ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does plant functional composition in flower strips promote functional composition of carabid communities and weed predation in the adjacent rapeseed crop?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01592220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal differentiation of soil biota communities and of trophic networks in response to arable crop management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFIA: Importance of agricultural practices on functional diversity of soil microbiota: first tracks of response with a diachronic study of biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzymes in the environment – Ecology, activity &amp; applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, bangor, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la diversité fonctionnelle des vers de terre modifie les interactions entre plantes dans un couvert associé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Paris, les collemboles s’envoient-ils en l’air ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Doare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Grard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel est le rôle de la diversité fonctionnelle des bandes fleuries sur les communautés d'invertébrés du sol et les fonctions écologiques dans les cultures de colza ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS V, Traits écologiques et biologiques des invertébrés du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01615069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedbacks of a couple of eco-informatic tools for soil inverterbrate functional traits: an example of interoperability by semantic data integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Angélique Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.33252.37768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organismes du sol comme indicateurs du fonctionnement des sols en grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Rencontres COMIFER-GEMAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est la capacité des terrils miniers à accueillir la faune des sols environnants (et quel est le rôle des Eléments Traces Métalliques dans cette capacité) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Gauquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Baldy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée « Terrils du Bassin Minier de Provence »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la diversité fonctionnelle dans le sol sur les interactions interspécifiques dans un système de cultures associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Richard-Molard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème réunion du groupe de travail sur les Traits Ecologiques et Biologiques des organismes des Sols (TEBIS 4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochimie des organismes terrestres et aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée de l’Infrastructure nationale AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la faune sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utilisation du potentiel biologique des sols, un atout pour la production agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of changes in the soil organic matter, functional diversity and C and N fluxes after shift in agricultural practices of an annual crops rotation under conventional agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël J. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Soil Organic Matter 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des détritivores aux pratiques agricoles et sylvicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique sur la Faune du Sol, CEFE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, NA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations et liens fonctionnels entre les compartiments épigés et endogés le long d’un gradient d’inondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Abgrall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TEBIS (Traits Écologiques et Biologiques des Invertébrés du Sol), 4ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BETSI, a database for soil ecologists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop 'Towards a global soil biodiversity data platform'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sols et la préservation de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Mondiale des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop protection strategies influence the structural and functional diversity of epigeal spiders in apple orchards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. European Congres of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonization of a constructed Technosol by soil macro-invertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Cortet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which bioindicators are suitable for soil quality monitoring and risk assessment? From relevance study to transfer tool development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides pour augmenter les populations de vers de terre dans les champs cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Toutous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Schoelcher, Martinique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits distribution as causal link between environmental pressure (local climate and cropping systems) and soil invertebrate abundance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Recous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Global Soil Biodiversity Initiative conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La modélisation graphique comme outil d’étude de la biodisponibilité des métaux pour le ver de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bioindicateurs et biomarqueurs utiliser pour la surveillance de la qualité des sols et l’évaluation des risques environnementaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Bessoule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bodilis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES) "Le sol en héritage"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française pour l'Étude du Sol (AFES), Jun 2014, Le Bourget du Lac, France. 382 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting earthworm abundance by reducing pesticides in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agroécologie, un nouveau cadre pour revisiter les concepts de l’écotoxicologie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Labo Agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BioGeochemistry of antimony, Sources, Transfers, Impacts and Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Guiresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2013 European Geosciences Union General Assembly 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enseignements du programme ADEME « Bioindicateurs de l’état biologique des sols »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national du « Programme Inventaire, Gestion et Conservation des Sols (IGCS) »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How alternative agricultural practices affect soil communities? A functional traits approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTECOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonisation of a constructed Technosol by soil organisms after industrial site reclamation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Beguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA) of International Union of Soil Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Torun, Poland. 151 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Term Effects of Biosolid Applications on Soil Biological Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale RAMIRAN. Recycling of organic residues for agriculture: from waste management to ecosystem services. RAMIRAN 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The need of new conceptual and methodological frameworks for improving the use of soil invertebrate traits in ecology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTECOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking chemical availability of trace elements with toxicological effects in earthworms exposed to moderately contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th (ICGH) International Conference on environmental Geochemistry and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil fauna used as bioindicators for soil monitoring, risk assessment and soil characterization. Results from the French national “Bioindicators Programme”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early colonization of a constructed Technosol by soil organisms after industrial site rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie-Denise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les épandages de déchets modifient-ils la qualité biologique des sols agricoles à long terme ? Résultats du programme VADEBIO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Abonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bégin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Béguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées d'Etudes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 445 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides pour augmenter les densités de populations de vers de terre en systèmes agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile L. Toutous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François F. Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence F. Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée " Ecotoxicologie " conjointe BASC/FIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels bioindicateurs, pour quels besoins en sites contaminés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Hellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Le Guédard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Nationales Bioindicateurs &amp; Phytotechnologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une meilleure utilisation des traits fonctionnels des invertébrés du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trait-based approach to assess the impacts of reduced and conventional tillage practices on earthworm functional diversity: a multi-site comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact à long terme des antibiotiques apportés au sol lors de l’épandage de lisiers ? L’exemple de la ciprofloxacine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Igel-Egalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Bioindicator Program first results on soil fauna–based tools for soil monitoring, characterization and risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrates, the poor cousin of TERA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact à long terme des antibiotiques persistants apportés au sol lors de l’épandage de lisiers ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Igel-Egalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Séminaire d’Ecotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, St Lager, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écotoxicologie des communautés : la biodiversité est-elle menacée par les substances toxiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée thématique d’écotoxicologie, Fédération d’Ile de France de Recherche en Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de traits biologiques des invertébrés en écotoxicologie des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Ecotoxicologie" de la FIRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BioTechnoSol project: Biological dynamics and functioning of a constructed Technosol at the field scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Béguiristain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Charissou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th World Congress of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Brisbane, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir de phénylurées et de leurs produits de photodégradation en présence de champignons basidiomycètes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Boisseillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de la photodégradation de contaminants organiques sur des sols pollués et importance des photo-produits dans l’impact écotoxicologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres des Porteurs de Projets du Département Santé des Plantes et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traits biologiques de la macrofaune des sols : un outil pour l’évaluation de la restauration des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of earthworms as tool for soil monitoring, characterization and risk assessment. Example of a Bioindicator Programme developed at National scale (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guernion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Earthworm Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Xalapa, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrate-induced photodegradation of phenylurea herbicides: ecotoxicological impact on fungi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Touton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Toxicity Assessment ISTA 14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms responsible for diversity-leaf degradation relationship within litter invertebrate experimental assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The XV International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrounding landscape effects on local community of soil macrofauna detritivore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Le Bouth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms responsible for diversity-leaf degradation relationship within litter invertebrate experimental assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and monitoring of soil conditions using indexes based on near infrared reflectance (NIR) spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barthès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ertlen Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Génot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosoil 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienna, Austria. pp.103 (résumé)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00627735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RMQS-Biodiversité : une grande avancée pour la connaissance de la biodiversité des sols de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louann Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Journées d’Étude des Sols (JES 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Genève, Suisse. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworms impact on soil organic matter mineralization sheds new light on their ecological groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Vion-Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Besaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Delfosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Séminaire du Réseau des Matières Organiques (ResMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing dynamic macroecological patterns to understand biodiversity shifts in the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaüzère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Violle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Schrodt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Grenié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Biennial Conference of the International Biogeography Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Prague, Czech Republic. 2024, </w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22541/au.170726581.16961757/v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last step before the implementation of a comprehensive monitoring of soil biodiversity for French soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pouzenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Firenze, Italy. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05204385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability of earthworm data from citizen science: Lessons from 8 years of a French National monitoring protocol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Hoeffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bergerot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Richard Butt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Gérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Colloquium on Soil Zoology (ICSZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Cape Town, South Africa. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ soil imaging, a tool for monitoring the hourly to monthly temporal dynamics of soil biota around the roots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Belaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Society of Root Research Symposium (ISRR 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Leipzig, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrates Detection with YOLOv5: Towards Study of Soil Organisms Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2022 - The 10th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbone, Portugal. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain ontologies to explore and manage functional soil-invertebrate diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Martínez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Driller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Aldana-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Russell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum 2022 (WBF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Davos, Switzerland. , 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to study crop and herbaceous vegetation phenology in an agroforestry system ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Forest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome J. Ngao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Piton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phenology 2022: Phenology at the crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Santorufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Ontologies to Explore and Manage Functional Soil-invertebrate Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Martínez-Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Driller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José F Aldana-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismael Navas-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Biodiversity Forum 2022 (WBF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Davos, Switzerland. , </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7074617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional diversity of earthworms in 3 Mediterranean agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Marichal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Bêche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel F. Marchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Eric Lauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Earthworm Ecology (ISEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Rennes, France. INRAE, 1 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05181183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-row proximity did not increase soil organisms presence or soil fertility in two temperate alley-cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille d'Hervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. World Congress on Agroforestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of microbial degradation patterns of soil organic matter to a gradient of anthropogenic pressure on agrosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Lashermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzague Alavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology of Soil Microorganisms Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Helsinki, Finland. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tree-row proximity did not induce an increase in soil biological and chemical fertility in two temperate alley-cropping agroforestry systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille d'Hervilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Marsden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. World Congress of Soil Science (WCSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Rio de Janeiro, Brazil. , 240 p., 2018, Proceedings of the 21st WCSS - vol 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and monitoring of polluted soils using nematodes: results of a meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cérémonie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International symposium on nematodes as envir. bioindicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Carlow, Ireland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biochimie environnementale au service de la recherche en écologie et écotoxicologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de prospective Surfaces et Interfaces Continentales et Ecosphère: Quelles priorités pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling networks of causal relationships in stress ecology using Structural Equation Model: an example linking fate and impact of metals in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Vile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vandenbulcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Brussels, Belgium. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collembolan trait patterns with climate modifications along a European gradient: the VULCAN case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Ecological Sciences Sfécologie-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Marseille, France. , 2016, </w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.11717.45280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litter and fauna functional identity effects on litter decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lecloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Colloquium on Soil Zoology and 14. International Colloquium on Apterygota (ICSZ&amp;ICA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Nara, Japan. , 1 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable agricultural practices effects on soil Collembola assemblages : a 5-year follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chauvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BES annual meeting 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochem-Env, a platform of environmental biochemistry for research in ecology and ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochem-Env, a plateform of environmental biochemistry for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enzymes in the environment – Ecology, activity &amp; applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFIA: Importance of agricultural practices on functional diversity of soil microbiota : first tracks of response with a diachronic study of biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 26. Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nantes, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collembolan trait patterns with climate modifications along a European gradient: the VULCAN case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bonfanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Henning Krogh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEBIS 5. Traits Ecologiques et Biologiques des organIsmes des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01624913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biochimie environnementale au service de la Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première Journée de l’Infrastructure nationale AnaEE France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Toulouse, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joining effects and response traits in biological network to analyse the provision of goods and services by biodiversity (jenny)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zwicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gardarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques annuelles BASC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Gif-sur-Yvette, France. 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité des sols : un fantastique patrimoine à préserver et valoriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lemanceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Lescourret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les sols : des services et des usages". Salon International de l'Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-élémentaire de vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Catoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Dubromel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard de Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Ducristel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13 èmes Journées de la Mesure et de la Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Stella Plage, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bioindicators : how soil properties influence their responses and how to select them in function of the site issues ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette De Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel S. Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative Conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduce pesticides to increase earthworm abundance in agricultural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Athens, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochem-Env, The environmental biochemistry for research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BESFE 2014 (joint 2014 annual meeting British Ecological Society and Société Française d’Ecologie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Lille, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard management influences epigeal spider communities and their functional diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Cornic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Colloquium of Arachnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Turin, Italy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil bioindicators: how soil properties influence their responses and how choose them in function of the site issues?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pauget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette de Vaufleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dequiedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 702 p., 2014, The first global soil biodiversity conference, december 2-5, 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les pesticides pour augmenter les populations de vers de terre dans les champs cultivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muratet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire d’Ecotoxicologie de l’INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Biarritz, France. 2014, ActesEcotox-2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of agricultural practices on functional diversity of soil microbiota: first tracks of response with a diachronic study of biogeochemical cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Grondin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Conference : Assessing Soil Biodiversity and its Role for Ecosystem Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOFIA project, studying the effects of cropping systems on the temporal dynamics of relationships between soil biodiversity and ecosystem functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Coudrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Global Soil Biodiversity Initiative conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthworm casts, is there a typology of such a key component of soil functioning ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marrauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Petraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Crouzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Global Soil Biodiversity Initiative conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil nematofauna as indicator of the effect of agricultural practices on soil biological functioning in apple orchards.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Global Soil Biodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard protection strategies influence both functional and taxonomic ground beetle diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mazzia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Global Soil Biodiversity Initiative conference (GSBI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Dijon, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate and impact of the antibiotic ciprofloxacin in soils from integrated terrestrial microcosms submitted to pig slurry amendment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Hernandez Raquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conferences of RAMIRAN (Network on Recycling of Agricultural, Municipal and Industrial Residues in Agriculture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term effect of exogenous organic matter amendments on soil invertebrate diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jodie Thenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Houot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e RAMIRAN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, St-Quentin-en-Yvelines, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of soil bioindicators for risk assessment, monitoring and soil characterization in contamined soils. Results from the French national &amp;quot;Bioindicators Programme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guénola Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International UFZ-Deltarees Conference on Groundwater-Soil-Systems and Water Resource Management - AguaConSoil 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BETSI, a complete framework for studying soil invertebrate functional traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appoline Auclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Colloquium on Soil Zoology (ICSZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01628842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits to explain earthworm community changes under different cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture: the main factor of soil microarthropods decline in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil invertebrate functional traits as indicators for metal contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Grumiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Demuynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des Biomarqueurs et Bioindicateurs dans la surveillance de la qualité des sols et l’évaluation des risques. Résultats du programme “Bioindicateurs”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galsomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation de cultures à vocation énergétique sur sols pollués : effets sur les macro-invertébrés des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Cadoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Demay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Fourdrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Journées d’Etude des Sols</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Versailles, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional traits to explain earthworm community changes under different cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI ICSZ - International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Coimbra, Portugal. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of energy crops on soil invertebrate communities in contaminated agricultural plains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienne, Austria. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selected biological traits reveal soil invertebrate exposition to trace metal contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folkert F. van Oort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th SETAC Europe Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Milan, Italy. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité d’essais à long terme pour évaluer l’impact des systèmes de culture sur les vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIème édition du congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Tours, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nécessité d’essais à long terme pour évaluer l’impact des pesticides et du travail du sol sur les vers de terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXXIème congrès du Groupe Français des Pesticides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Orléans, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between metal bioavailability, nature of organic matter and impact on soil organisms in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between metal bioavailability, nature of organic matter and impact on soil organisms in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme ADEME - Bioindicateur II : Recherche d’outils de surveillance, de caractérisation et d’évaluation des risques des sols basés sur la faune du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Douay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la SEFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact écotoxicologique des produits de photodégradation des phénylurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonine Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Boisseillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Touton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthode analytique pour évaluer le devenir du Diuron et de ses produits de dégradation dans le sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société d'Ecotoxicologie Fondamentale et Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Versailles, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Traits de la faune du sol pour relier les Changements Environnementaux aux fonctions du sol (TRACES – projet Gessol 3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Dubs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Montpellier, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation between metal bioavailability, nature of organic matter and impact on soil organisms in contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil macrofauna biological traits to monitor soil restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC Europe 20th Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil macrofauna biological traits to monitor soil restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Seville, Spain. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mettre en relation la teneur totale des métaux traces et la teneur en matière organique des sols pollués avec la biodisponibilité des métaux et les traits des communautés macrofaune des sols?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grp Français IHSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on mettre en relation la teneur totale des métaux traces et la teneur en matière organique des sols pollués avec la biodisponibilité des métaux et les traits des communautés macrofaune des sols?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Iqbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grp Français IHSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Montpellier, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an analytical method for assessing the fate of diuron and its by-products in soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Repinçay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nelieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Meeting on Environmental Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Limoges, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antibiotics from pig manure on soil microorganisms and earthworms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Igel-Egalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Touton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Toxicity Assessement (ISTA) – Ecotoxicology for Environmental Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Metz, France. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of five earthworm species on soil structure and organic matter in Luvisols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauric Cécillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil carbon dynamics in a 200-years forest chronosequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSOIL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vienne, Austria. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beech leaf degradation in laboratory experiments: Effects of eight detritivorous invertebrate species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa-Vincelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Decaëns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Colloquium on Soil Zoology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Curitiba, Brazil. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest in the development of a soil composite indicator to establish risk models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gangneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting on Soil and Wetland Ecotoxicology (SOWETOX 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Barcelone, Spain. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01601166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Synthèse de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Laure Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; IFREMER Institut Francais de Recherche pour l'Exploitation de la Mer. 2022, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts des produits phytopharmaceutiques sur la biodiversité et les services écosystémiques. Rapport de l’expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; IFREMER. 2022, 1408 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Béchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 609 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sols artificialisés et processus d'artificialisation des sols : déterminants, impacts et leviers d'action. Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Bissonnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguiléra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restauration de fonctions et propriétés des sols de grande culture intensive: Effets de systèmes de culture alternatifs sur les matières organiques et la structure des sols limoneux, et approche du rôle fonctionnel de la diversité biologique des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Balabane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Akpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Arrouays</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GESSOL--A01494, Inconnu. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'analyse des stratégies en faveur de la biodiversité. Analyse de la capacité à initier un changement transformateur. Application à la troisième stratégie nationale pour la biodiversité (SNB3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Léandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Almansa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FRB, pp.152, 2023, 979-10-91015-64-6 ; 979-10-91015-63-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology for Sustainable and Multifunctional Agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Alignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Barot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture Reviews 28: Ecology for Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 28, </w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-46, 2018, Sustainable Agriculture Reviews, 978-3-319-90309-5. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-90309-5_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faune du sol - Déterminants de la structure des communautés et impacts sur le fonctionnement du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Nahmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols au coeur de la zone critique - 6 - écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, volume 6, Chapitre 6, ISTE Editions, pp.105-117, 2018, Collection Système Terre - Environnement - Série Les sols, 9781784053840</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l’apport de composts sur la biodiversité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement par compostage des déchets organiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.664, 2018, Tec &amp; Doc (Lavoisier), 9782743023591</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’outils et bio-indicateurs pertinents de qualité des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudy C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ranjard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cluzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et la vie souterraine : des enjeux majeurs en agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 9, </w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2017, 978-2-7592-2651-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des invertébrés sur les fonctions des sols et leurs applications dans les systèmes sol-plante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Blouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Capowiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sols et la vie souterraine : des enjeux majeurs en agroécologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 6, </w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUAE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2017, 978-2-7592-2651-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du travail du sol sur son fonctionnement biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Villenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guenola Peres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faut-il travailler le sol ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-108, 2014, Savoir Faire (Quae), 9782759221936</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directive européenne sur les sols : pourquoi les suivis par ADN environnemental ne suffiront pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cortet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Poinçot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.mykfwuncc⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05601906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 37 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, 40 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N°3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin de veille du Réseau des Ecotoxicologues de l’INRA, N° 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pelosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Pey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Sireyjol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematode and soil respiration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekou Fm Coulibaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cheviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mougin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04010642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering symmetric and asymmetric species associations from community and environmental data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Si Moussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Galbrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Poggiato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05161556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking the effects of plant protection products on biodiversity and ecological processes to potential impairment of ecosystem functions and services—A multidisciplinary conceptual framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annette Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Langlais-Hesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Hedde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId996"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00543169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04633543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406302v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110109" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ameline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.70158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Moussi Sara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuiller Wilfried" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbrun Esther" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sylvain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goulpeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05788-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266085v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Siegwart" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garynech&#232;le Saimpha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf175" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351208v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brondani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Puissant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117575" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Angst" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14720" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez Navarro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Piris" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.70011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schrodt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70131" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308271v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01826-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746188v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35190-w" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121303v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Paitreault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Rosa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00335-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70086" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5589.1.23" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390176v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin B Gongalsky" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria M Kuznetsova" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Segers" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gardini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/466" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960203v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105962" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07697" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106329" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel March&#225;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beauchesne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70109" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ristok" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/362" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698690v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eydoux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01608-z" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756991v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Russell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Naudts" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A Soudzilovskaia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri&#231; &#199;ak&#305;r" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105710" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920060v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/431" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5006" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109058" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109282" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668697v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/414" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berlioz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103572" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245329v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109209" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669084v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barry-Etienne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01851-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176158v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Novo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto da Silva" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlad002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050281v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103477" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220562v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Pinadero" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103559" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837841v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zaitsev" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116244" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836313v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henning Krogh" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104692" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269058v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Guillarme" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;nez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102360" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915765v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2023v45a23" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098592v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06062-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980181v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2023v45a3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2023.07.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991817v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5479917" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744197v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789497v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2022v44a17" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814230v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Penel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Steinke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14100866" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716655v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n&#8208;sanou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saillard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13529" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03704212v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Verrecchia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cailleau" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(21)60050-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749561v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ramstein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116068" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749765v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17855-z" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584318v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150789" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195875v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deremiens" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grisard" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106174" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03346467v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94227-z" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405532v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.630919" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345139v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si-Moussi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97300-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390696v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148934" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611127v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;hervilly" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00501-w" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920027v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940303v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Marchan" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o J. Diaz Cosin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.701" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914949v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139724v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114361" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620104v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin-Chave" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04322-4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006802v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103242" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168615v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fraz&#227;o" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron G.M. de Goede" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s E. Sal&#225;nki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H. Faber" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.04.022" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359267v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.09.006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019968v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2142-9" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783981v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(18)60022-0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857292v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13194" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655398v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.005" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662248v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doar&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.12.002" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002765v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/J1HFAR" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620540v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507698v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayuri Kiyota" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.086" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594786v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12718" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575931v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.013" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2QHXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690257v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; T.C. Dias" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Chown" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12776" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216197v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.016" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444058v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornic" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.026" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444855v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.11.014" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJN5N3P2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282200v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clement" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5241-9" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173289v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0215-8" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211556v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.08.072" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1RKT0L9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444854v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1409-1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096882v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.10.005" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX45S9CQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981416v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.03.005" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601314v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56560" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687892v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.01.042" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234778v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0151-z" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636228v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boudiaf Nait-Kaci" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Mouas Bourbia" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687891v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.021" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687889v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Renouf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.01.012" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDWM9RFV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904152v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Toutous" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.10.003" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715642v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886357v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Repin&#231;ay" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0385-z" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55B17R0R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699910v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boudon" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.01.016" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M65PX5L9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687890v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delporte" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.06.005" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS735WLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649480v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.01.017" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645790v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20623" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L8TTHLV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755525v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.015" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648502v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renault" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.02.004" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658339v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.10.009" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666588v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Dittbrenner" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault-L&#233;onardon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Triebskorn" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.003" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396538v2" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#233;not" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01178.x" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666244v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659282v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.004" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2GJ3QZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884074v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601187v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006106" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600067v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.002" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSWVX5LC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600046v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01045.x" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WRL3C6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677947v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.008" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZH5KLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608549v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2005.01026.x" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05313234v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0031-4056-00279" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266605v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672435v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839007v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266772v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446111v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fabarez" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220149v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dugu&#233;" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844546v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Souder" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676343v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992848v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542069v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497004v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391079v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970576v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785590v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735020v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144770v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530824v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867039v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605543v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603919v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592220v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867038v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867040v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532570v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615069v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laporte" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614434v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33252.37768" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619011v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doare" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593206v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627142v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gers" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743696v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628857v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ollivier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739727v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796797v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437858v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867034v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628850v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornic" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486424v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867035v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173301v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738568v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628858v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173334v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606125v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748977v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charissou" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Chenot" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746411v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747123v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gin" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745249v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746356v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189709v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748369v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826083v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749770v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000810v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile L. Toutous" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Chiron" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Dubs" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186873v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744933v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804460v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602049v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Repin&#231;ay" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192421v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755831v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Poitevin" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boisseillier" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813321v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812213v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813480v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750841v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821395v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guernion" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757483v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811578v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751623v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Bouth" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751409v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627735v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204370v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louann Girard" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672431v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richard Butt" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204385v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846179v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santini" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.170726581.16961757/v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665318v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790169v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pruvost" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tulet" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delort" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam-Sakhi Shokouh" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708703v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684989v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mart&#237;nez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driller" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Aldana-Mart&#237;n" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russell" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787705v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Mart&#237;nez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Driller" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Aldana-Mart&#237;n" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Navas-Delgado" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7074617" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181183v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marichal" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#234;che" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F. Marchan" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735997v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733770v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786047v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867043v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624911v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11717.45280" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416819v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442740v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738566v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739766v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793321v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624913v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795104v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794269v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535216v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740548v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173357v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801052v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601417v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Catoire" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dubromel" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Jaeger" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducristel" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173299v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628844v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798056v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209270v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269030v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797826v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794031v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795625v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190410v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745370v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745604v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749981v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808702v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186859v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demay" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fourdrinier" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805237v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803378v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186865v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186818v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802284v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811646v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750656v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756798v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811960v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750569v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812159v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813380v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750966v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750944v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750643v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812148v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754257v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752113v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751705v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750555v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vincelas" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831937v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810429v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791646v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591#" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606253v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397029.docx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795255v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795258v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795260v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795256v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799387v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800060v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793155v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793422v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792293v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793410v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793741v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793421v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804543v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805687v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804769v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804784v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805446v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804771v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010642v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fm Coulibaly" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161556v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si Moussi" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Galbrun" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rohr" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00543169v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04633543v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406302v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Vion-Guibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marsden" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Degrune" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Forest" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2025.110109" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ameline" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lafage" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Hedde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vernon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.70158" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05336331v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si-Moussi Sara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuiller Wilfried" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galbrun Esther" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deca&#235;ns Thibaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sylvain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.110021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Coutellec" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Langlais-Hesse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-29128-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308271v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen R P Phillips" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Hoeffner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Muys" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e-Claire Le Bayon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-025-01826-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Schrodt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Estopinan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana E Bowler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210x.70131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242659v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Goulpeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ganault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lapied" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Maggia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-025-05788-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266085v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Siegwart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garynech&#232;le Saimpha" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaf175" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-32145-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351208v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Brondani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plassard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Puissant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117575" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04859641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bonfanti" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Angst" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J I Briones" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14720" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05502796v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fern&#225;ndez March&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain G&#233;rard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez Navarro" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Piris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cla.70011" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04919686v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Dumas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Marais" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Paitreault" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Avrillier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Rosa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00035-025-00335-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746188v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fabure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Perchec" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliott Sucre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35190-w" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307603v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ga&#252;z&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Greni&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Santini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70086" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955713v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.5589.1.23" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04960203v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bouton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bellafiore" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Aribi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.105962" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04994067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.07697" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191409v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bergerot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin R Butt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106329" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin B Gongalsky" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria M Kuznetsova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Segers" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gardini" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/466" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818853v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110911" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05200059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel March&#225;n" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beauchesne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.70109" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528755v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ristok" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/362" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04698690v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Eydoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jay-Robert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Vergnes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-024-01608-z" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793697v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Thuiller" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Saillard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Abdulhak" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aug&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Birck" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crbiol.165" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04345329v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.5006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04756991v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Russell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Naudts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia A Soudzilovskaia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri&#231; &#199;ak&#305;r" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2024.105710" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920060v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/431" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n-Sanou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ohlmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara M&#252;nkem&#252;ller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109282" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572208v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109058" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04395882v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille d'Hervilly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berlioz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103572" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668697v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/414" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04245329v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Marchan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2023.109209" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718388v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Besaury" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delfosse" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2024.109606" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669084v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Belaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barry-Etienne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-024-01851-8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915765v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2023v45a23" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04176158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Novo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto da Silva" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/zoolinnean/zlad002" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220562v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Jim&#233;nez Pinadero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gerard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103559" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050281v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gabriac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aranda-Delgado" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Cimeti&#232;re" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2023.103477" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837841v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L C Bartz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Zaitsev" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116244" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04269058v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Guillarme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mart&#237;nez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty Berg" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102360" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836313v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Henning Krogh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2022.104692" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098592v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06062-y" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03980181v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2023v45a3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175284v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardarin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wetzel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2023.07.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03991817v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/5479917" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-03704212v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sebag" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric P. Verrecchia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cailleau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(21)60050-4" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03716655v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Calder&#243;n&#8208;sanou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Martinez&#8208;almoyna" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Saillard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ddi.13529" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749556v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria J.I. Briones" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Brauman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116073" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744197v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jouquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03814230v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Penel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Steinke" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14100866" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789497v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/zoosystema2022v44a17" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749561v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ramstein" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116068" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744198v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coq" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanchart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749765v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17855-z" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03584318v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Larsen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2022.150789" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03346467v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy Schimann" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Gilles Yoccoz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94227-z" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03195875v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Deremiens" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grisard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106174" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405532v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2021.630919" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345139v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloor" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si-Moussi" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taberlet" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97300-9" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390696v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Damour" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.148934" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940303v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F Marchan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o J. Diaz Cosin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.701" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914949v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139724v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114361" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02611127v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille D&#8217;hervilly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-020-00501-w" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04920027v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620104v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin-Chave" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-019-04322-4" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03006802v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103242" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392201v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Guillot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hl4c8y" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168615v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Fraz&#227;o" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron G.M. de Goede" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s E. Sal&#225;nki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijbert Brussaard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack H. Faber" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.04.022" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359267v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#226;n" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.09.006" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019968v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Nahmani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-018-2142-9" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783981v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capiaux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1002-0160(18)60022-0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655398v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.005" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857292v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13194" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662248v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Grard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doar&#233;" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.12.002" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002765v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/J1HFAR" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926513v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hette-Tronquart" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bec" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fooweb.2018.e00100" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620540v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tran" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01507698v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayuri Kiyota" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.01.086" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595533v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-017-0421-2" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594786v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12718" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532705v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vandenbulcke" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2017.01.078" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690257v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moretti" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; T.C. Dias" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L. Chown" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12776" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575931v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.013" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2QHXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01216197v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Caro" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peign&#233;" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2015.07.016" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444058v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marliac" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasquet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cornic" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2015.09.026" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532563v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gimbert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.023" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVCF8XKF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595612v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Basile-Doelsch" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73SFX37B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282200v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Clement" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Muresan" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Francois" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5241-9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173289v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bernard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-014-0215-8" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444855v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.11.014" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJN5N3P2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211556v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.08.072" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1RKT0L9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688916v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.03.021" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444854v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodie Thenard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-014-1409-1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981416v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chiron" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubs" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.03.005" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01096882v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.10.005" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CX45S9CQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075572v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Laporte" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108985" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005001v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2014.03.007" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687892v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.01.042" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601314v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Uroz" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie No&#233;mie Candice Cebron" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56560" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234778v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0151-z" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636228v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Boudiaf Nait-Kaci" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Mouas Bourbia" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Derridj" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687891v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.021" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687889v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert van Oort" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Renouf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2013.01.012" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TDWM9RFV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904152v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Toutous" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2013.10.003" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803534v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pauget" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Crini" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.012" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRB7FGHV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628843v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Taibi-Hassani" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lepelletier" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bodin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715642v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886357v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Repin&#231;ay" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Hernandez Raquet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-012-0385-z" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-55B17R0R-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699910v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Boudon" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Abonnel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2013.01.016" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M65PX5L9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687890v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delporte" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.06.005" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS735WLT-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649480v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2012.01.017" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645790v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Igel-Egalon" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tox.20623" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0L8TTHLV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755525v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guernion" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2011.09.015" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648502v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Renault" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2011.02.004" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658339v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.10.009" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666588v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Dittbrenner" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault-L&#233;onardon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Triebskorn" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2009.09.003" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396538v2" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barth&#232;s" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gomez" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ertlen Damien" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie G&#233;not" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2009.01178.x" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666244v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659282v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2007.09.004" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2GJ3QZR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884074v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601187v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2006106" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600067v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2006.08.002" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NSWVX5LC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600046v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Barray" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2006.01045.x" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8WRL3C6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608549v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Joffre" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Jim&#233;nez" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2435.2005.01026.x" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677947v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.10.008" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97ZH5KLM-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05313234v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0031-4056-00279" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266605v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Butt" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672435v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Diallo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Horrigue" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665322v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664974v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04839007v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gaudriault" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266772v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446111v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Descout" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fabarez" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Floch" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220149v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome J. Ngao" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dugu&#233;" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Arnal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03844546v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Souder" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Val&#233;" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;alain Maron" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dequiedt" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03676343v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chlebowski" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992848v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542069v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03581637v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaumelle L&#233;a" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03497004v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735412v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391079v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970576v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785590v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735020v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferchaud" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frida Keuper" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Denoroy" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144770v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Martin-Laurent" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crouzet" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785780v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Charrier" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530824v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867040v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867038v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867039v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605543v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603919v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592220v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532570v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marrauld" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795988v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619011v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Doare" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593206v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615069v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laporte" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614434v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.33252.37768" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743696v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Amoss&#233;" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Boizard" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627142v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gers" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roux" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baldy" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739727v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628857v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ollivier" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209280v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Garnier" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796797v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. L&#233;onard" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867034v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437858v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867035v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620711v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628850v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cornic" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486424v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cortet" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209256v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette De Vaufleury" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173301v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628858v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738568v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209228v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173334v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muratet" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606125v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868002v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Guiresse" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606698v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola Peres" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gattin" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746411v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Caro" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748977v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Charissou" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Chenot" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747123v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;gin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bouchard" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745249v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746356v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190831v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189709v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B&#233;guiristain" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748369v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000810v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile L. Toutous" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Chiron" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F. Dubs" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826083v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Hellal" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749770v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186873v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Boizard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744933v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189714v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804460v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602049v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Repin&#231;ay" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813321v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812213v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192421v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755831v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Poitevin" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Boisseillier" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Brault" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813480v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nelieu" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750841v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821395v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenola P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guernion" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Piron" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Roug&#233;" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192423v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757483v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Touton" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811578v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvat" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751623v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Le Bouth" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751409v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627735v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204370v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louann Girard" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304339v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846179v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santini" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22541/au.170726581.16961757/v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204385v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672431v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Richard Butt" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665318v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790169v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pruvost" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tulet" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delort" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam-Sakhi Shokouh" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684989v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Mart&#237;nez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Driller" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Aldana-Mart&#237;n" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russell" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03708703v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Piton" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787705v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Mart&#237;nez-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Driller" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Aldana-Mart&#237;n" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Navas-Delgado" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7074617" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181183v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Marichal" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey B&#234;che" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel F. Marchan" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eric Lauri" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735997v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785794v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733770v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867043v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chauvin" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne C&#233;r&#233;monie" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jimenez" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786047v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867044v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624911v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.11717.45280" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416819v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecloux" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442740v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738566v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739766v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793321v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624913v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794269v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795104v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535216v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lemanceau" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Lescourret" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601417v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Catoire" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dubromel" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard de Jaeger" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ducristel" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209270v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel S. Dequiedt" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173299v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798056v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628844v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740548v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette de Vaufleury" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173357v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801052v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269030v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797826v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Petraud" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794031v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795625v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745370v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190410v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747596v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grand" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628842v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745604v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749981v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808702v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grumiaux" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Salmon" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demuynck" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190689v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomi&#232;s" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186859v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadoux" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Demay" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fourdrinier" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805237v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802284v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803378v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186818v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Delarue" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186865v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750656v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Iqbal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811646v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192399v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756798v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750569v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811960v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813380v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750966v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812159v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812148v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750643v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750944v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754257v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Breuil" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752113v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751705v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750555v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vincelas" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601166v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legras" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bailleul" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759553v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leenhardt" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Achard" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777257v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01687919v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B&#233;chet" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791450v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bechet" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831937v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Balabane" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chenu" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180404v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupuis" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline L&#233;andre" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Almansa" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delavaud" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797880v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Alignier" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-90309-5" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-90309-5_1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810429v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791646v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/environnement/compostage-et-composts/de-guardia/tec-et-doc/environnement/livre/9782743023591#" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606253v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397029.docx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607475v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r5092-les-sols-et-la-vie-souterraine.html" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608212v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouthier" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3905-faut-il-travailler-le-sol-.html" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601906v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Poin&#231;ot" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.mykfwuncc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795255v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sireyjol" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795258v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795260v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795256v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799387v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800060v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793155v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793422v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792293v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793410v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793741v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793421v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804769v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804543v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805687v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804784v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805446v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804771v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010642v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fm Coulibaly" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161556v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Si Moussi" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Galbrun" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Poggiato" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rohr" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03542041v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>