--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -979,287 +979,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Reactive Oxygen Species Photoproduced in Different Water Matrices on the Photostability of Gadusolate and Mycosporine-Serinol</w:t>
+                <w:t xml:space="preserve">Comparison of Untargeted and Markers Analysis of Volatile Organic Compounds with SIFT-MS and SPME-GC-MS to Assess Tea Traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin George Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susana C. M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md22100473⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (24), pp.3996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods13243996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745182v1</w:t>
+                <w:t xml:space="preserve">hal-04832747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Untargeted and Markers Analysis of Volatile Organic Compounds with SIFT-MS and SPME-GC-MS to Assess Tea Traceability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Reactive Oxygen Species Photoproduced in Different Water Matrices on the Photostability of Gadusolate and Mycosporine-Serinol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+                <w:t xml:space="preserve">Martin George Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">Susana C. M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (24), pp.3996. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods13243996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md22100473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832747v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High carbohydrate to protein ratio promotes changes in intestinal microbiota and host metabolism in rainbow trout (Oncorhynchus mykiss) fed plant-based diet</w:t>
               </w:r>
@@ -1526,90 +1526,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid analysis of VOCs with SIFT-MS as a decision-making support tool for caviar producers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Bechec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 155, pp.110094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1937,51 +1937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abirami Baleswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2175,51 +2175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authenticating teas using multielement signatures, strontium isotope ratios, and volatile compound profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2335,51 +2335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2443,51 +2443,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile fingerprint of food products with untargeted SIFT-MS data coupled with mixomics methods for profile discrimination: application case on cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,51 +2590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Chemical Ionization of Organophosphate Esters in Air Using Selected Ion Flow Tube–Mass Spectrometry for Direct Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2724,51 +2724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical ionization of carboxylic acids and esters in negative mode selected ion flow tube – Mass spectrometry (SIFT-MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,51 +3010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3784,51 +3784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chavatte Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5907,51 +5907,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -6361,51 +6361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P. G. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Epov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6418,98 +6418,223 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Ljubljana, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selective photooxygenation vs photodehydrogenation in solution using original visible-light silica-supported sensitizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Ronzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th European Meeting On Solar Chemistry And Photocatalysis: Environmental Applications (SPEA8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Thelassonique, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6568,113 +6693,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Rose Bengal-based polymer colloids by RAFT PISA for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6693,113 +6818,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joan Vignolle, Mar 2025, Guéthary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Rose Bengal-based polymer colloids by RAFT PISA for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6818,363 +6943,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polymer Colloid Group Graduate Research Seminar (IPCG-GRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Per Zetterlund, Jun 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796433v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796703v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic photocatalyst supported onto latex particles as a tool for sustainable chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Boussiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7193,73 +7318,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC Macro 2024, the 50th World Polymer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUPAC and Warwick University, Jul 2024, Warwick - Royaume Uni, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7318,238 +7443,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopy and Volatile fingerprints to assess traceability and genuine of Tea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Epova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectr'Atom 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7568,87 +7693,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e Journées d'études des polymères (JEPO 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lille, Oct 2023, Maubeuge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining LED-driven photochemistry and Rose Bengal-anchored polymer colloids as an efficient strategy for carrying out photooxygenation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7693,87 +7818,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French, Swiss and German Conference on photochemistry, photophysics and photosciences (CP2P’23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SP2P-SCF, May 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7818,73 +7943,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green chemistry (ISGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et modélisation d'une réaction de photooxygénation avec sensibilisateur soluble ou supporté dans des photoréacteurs continus milli-structurés éclairés par des LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7943,238 +8068,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typicality of French Ossau-Iraty Cheeses by Direct Injection Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCT 2021 - The 7th International Conference on Food Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils par différents types de revêtements de sols (pétrosourcés, biosourcés, ou dépolluants) et influence du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8193,73 +8318,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATMOS’FAIR 2020 - Quel avenir pour notre air ? Respirer un air sain : Challenges et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of photoactive polymer colloids by polymerization in aqueous dispersed media to product singlet oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Boussiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8314,506 +8439,1131 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Advanced Polymers via Macromolecular Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of standardized method for the determination of the degradation of nitric oxide (NO) in the air by photocatalytic materials: Inter-laboratory validation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggos T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periklis Panagopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lakuzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthraquinone photosensitized TiO2 : properties and reactions mechanisms under UV and visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy W Verbruggen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Conference Semi-Conductor Photochemistry (SP4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visible-light photo-oxidation of alpha-terpinene using silica-supported sensitizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Ronzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil A Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées de Printemps du GFP2P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visible-light photosensitized oxidation of α-terpinene using original silica-supported sensitizers: photooxygenation vs photodehydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Ronzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Photochemistry 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photo-activable honeycomb polymer films: influence of structure on photo-sensitized oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIV IUPAC Symposium on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Films polymères microporeux photo-activables structurés en nid d’abeille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40ème Journées d’Etudes des POlymères (JEPO-40)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Anduze, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de préparation d'un matériau sous la forme d'un monolithe de silice poreux comprenant des nanoparticules d'oxyde de titane, ledit matériau et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Toupance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2023111007A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for capturing and decontaminating a gaseous medium in the presence of a monolith comprising TiO2 and silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fecant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ravaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 3080545 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing macroscopic fibers of TiO2 by continuous one-way extrusion, fibers obtained and uses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8825,51 +9575,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2015/150701. 2015, 32pp.; Chemical Indexing Equivalent to 163:505923 (WO)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8879,114 +9629,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de l’air intérieur : mesure, impact sur la santé et traitement par méthodes photochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. PAU, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04570235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId252"/>
+      <w:footerReference w:type="default" r:id="rId263"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9054,51 +9804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4952D308"/>
+    <w:nsid w:val="256EC3B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9285,51 +10035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-le-bechec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9154-7559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196376440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05445223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149277" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04945151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128085" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05396276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138484" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05342531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Layan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud A L Vall&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02552D" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745182v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C. M. Fernandes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100473" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13243996" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chesneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Gupta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04043904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Baleswaran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04096644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138675" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04102107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Epova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136271" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301604v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Boussiron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01128B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104435" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Berg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8504" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Decompte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00157C" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975206v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800038" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01871557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201800329" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11088-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173618" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peings" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040061ar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500349" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T4D7DGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167191v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.05.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-413PX1M0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.09.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q960WTC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499759v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Neri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.498" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehary Sakanyan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angelini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fran&#231;oise Lecocq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benaiteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03977" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100248v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henrist" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prouzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201400327" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am501344e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499764v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paolacci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.10.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RXQHXQD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458711v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronzani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Benabbou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.04.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.100" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200731" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7TMJMGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Kon&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Sine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190922v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Borderies" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00378" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404221v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04268282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Epov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404205v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05249850v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679897v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753217v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Epova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404238v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121059v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costarramone" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106499v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325135v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggos T." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Panagopoulos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minero" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lakuzny" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191855v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02393917v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernadet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fecant" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-04570235v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-le-bechec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9154-7559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196376440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05445223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149277" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04945151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128085" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05396276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138484" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05342531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Layan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud A L Vall&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02552D" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13243996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C. M. Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100473" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chesneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Gupta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04043904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Baleswaran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04096644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138675" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04102107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Epova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136271" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301604v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Boussiron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01128B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104435" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Berg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8504" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Decompte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00157C" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975206v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800038" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01871557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201800329" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11088-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173618" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peings" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040061ar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500349" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T4D7DGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167191v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.05.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-413PX1M0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.09.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q960WTC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499759v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Neri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.498" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehary Sakanyan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angelini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fran&#231;oise Lecocq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benaiteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03977" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100248v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henrist" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prouzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201400327" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am501344e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499764v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paolacci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.10.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RXQHXQD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458711v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronzani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Benabbou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.04.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.100" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200731" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7TMJMGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Kon&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Sine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190922v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Borderies" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00378" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404221v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04268282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Epov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562165v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ronzani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costarramone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05249850v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Epova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404238v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121059v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106499v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325135v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggos T." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Panagopoulos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lakuzny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy W Verbruggen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562143v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil A Benabbou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562114v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562101v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02393917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernadet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fecant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-04570235v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>