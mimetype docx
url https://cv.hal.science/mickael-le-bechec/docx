--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -447,5483 +447,5617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05445223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and metabolomic insights into the modes-of-action of bacterial strains to control the grapevine wood pathogen, Fomitiporia mediterranea</w:t>
+                <w:t xml:space="preserve">Engineering rose bengal-decorated core-shell latex by RAFT dispersion PISA for photosensitized singlet oxygen generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
+                <w:t xml:space="preserve">M.Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Compant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ryszard Lobinski</w:t>
+                <w:t xml:space="preserve">Virginie Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2025.128085⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 252, pp.114745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945151v1</w:t>
+                <w:t xml:space="preserve">hal-05600788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-assessment of mercury isotope mass-independent fractionation during monomethylmercury photodegradation pathways in freshwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 494, pp.138484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on the degradation of capric acid as phase change material for long-term applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic and metabolomic insights into the modes-of-action of bacterial strains to control the grapevine wood pathogen, Fomitiporia mediterranea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Wallner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Ayaz</w:t>
+                <w:t xml:space="preserve">Livio Antonielli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Lara Cruz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">Ryszard Lobinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2025.119068⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 293, pp.128085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2025.128085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342531v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalysis in volume using anatase-TiO2-SiO2 monoliths for efficient VOC photodegradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights on the degradation of capric acid as phase change material for long-term applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Ayaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Lara Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Layan</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Clermont</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Renaud A L Vallée</w:t>
+                <w:t xml:space="preserve">Antoine Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CC02552D⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 140 (Part B), pp.119068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2025.119068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345277v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Untargeted and Markers Analysis of Volatile Organic Compounds with SIFT-MS and SPME-GC-MS to Assess Tea Traceability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalysis in volume using anatase-TiO2-SiO2 monoliths for efficient VOC photodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Layan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Renaud A L Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13243996⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CC02552D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832747v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Reactive Oxygen Species Photoproduced in Different Water Matrices on the Photostability of Gadusolate and Mycosporine-Serinol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Untargeted and Markers Analysis of Volatile Organic Compounds with SIFT-MS and SPME-GC-MS to Assess Tea Traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin George Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susana C. M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (10), pp.473. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (24), pp.3996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md22100473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13243996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745182v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High carbohydrate to protein ratio promotes changes in intestinal microbiota and host metabolism in rainbow trout (Oncorhynchus mykiss) fed plant-based diet</w:t>
+                <w:t xml:space="preserve">Effect of Reactive Oxygen Species Photoproduced in Different Water Matrices on the Photostability of Gadusolate and Mycosporine-Serinol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+                <w:t xml:space="preserve">Martin George Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jep Lokesh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Susana C. M. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740049⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22100473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211282v1</w:t>
+                <w:t xml:space="preserve">hal-04745182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">High carbohydrate to protein ratio promotes changes in intestinal microbiota and host metabolism in rainbow trout (Oncorhynchus mykiss) fed plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Defaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Frohn</w:t>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 578, pp.740049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2023.740049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412783v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04211282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid analysis of VOCs with SIFT-MS as a decision-making support tool for caviar producers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chesneau</w:t>
+                <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Breuil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 155, pp.110094. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2023.110094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199187v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between genetics and inulin affects host metabolism in rainbow trout fed a sustainable all plant-based diet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jep Lokesh</w:t>
+                <w:t xml:space="preserve">Rapid analysis of VOCs with SIFT-MS as a decision-making support tool for caviar producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Bechec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Delaygues</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114523000120⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.110094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2023.110094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977878v1</w:t>
+                <w:t xml:space="preserve">hal-04199187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO 2 –SiO 2 Self-Standing Materials bearing Hierarchical Porosity: MUB-200(x) Series toward 3D-Efficient VOC Photoabatement Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Layan</w:t>
+                <w:t xml:space="preserve">Interaction between genetics and inulin affects host metabolism in rainbow trout fed a sustainable all plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juhi Gupta</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
+                <w:t xml:space="preserve">Marine Delaygues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c03062⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 130 (7), pp.1105-1120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114523000120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038658v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterisation of a miniature soft lactic goat cheese model to mimic a factory cheese</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TiO 2 –SiO 2 Self-Standing Materials bearing Hierarchical Porosity: MUB-200(x) Series toward 3D-Efficient VOC Photoabatement Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Layan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abirami Baleswaran</w:t>
+                <w:t xml:space="preserve">Juhi Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Couderc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Daydé</w:t>
+                <w:t xml:space="preserve">Ahmed Bentaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Dairy Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2023.105646⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (11), pp.3871-3822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.2c03062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043904v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of oxygen, UV light and reactive dissolved organic matter on the photodemethylation and photoreduction of monomethylmercury in model freshwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
+                <w:t xml:space="preserve">Elaboration and characterisation of a miniature soft lactic goat cheese model to mimic a factory cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abirami Baleswaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Daydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138675⟩</w:t>
+              <w:t xml:space="preserve">International Dairy Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 142, pp.105646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idairyj.2023.105646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096644v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authenticating teas using multielement signatures, strontium isotope ratios, and volatile compound profiling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of oxygen, UV light and reactive dissolved organic matter on the photodemethylation and photoreduction of monomethylmercury in model freshwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136271⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 330, pp.138675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2023.138675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04102107v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prebiotics Modify Host Metabolism in Rainbow Trout (Oncorhynchus Mykiss) Fed with a Total Plant-Based Diet: Potential Implications for Microbiome-Mediated Diet Optimization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Authenticating teas using multielement signatures, strontium isotope ratios, and volatile compound profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Epova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738699⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 423, pp.136271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2023.136271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763673v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile fingerprint of food products with untargeted SIFT-MS data coupled with mixomics methods for profile discrimination: application case on cheese</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Prebiotics Modify Host Metabolism in Rainbow Trout (Oncorhynchus Mykiss) Fed with a Total Plant-Based Diet: Potential Implications for Microbiome-Mediated Diet Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 369, pp.130801. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 561, pp.738699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2022.738699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318841v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Chemical Ionization of Organophosphate Esters in Air Using Selected Ion Flow Tube–Mass Spectrometry for Direct Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Volatile fingerprint of food products with untargeted SIFT-MS data coupled with mixomics methods for profile discrimination: application case on cheese</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 33 (5), pp.865-874. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 369, pp.130801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.2c00060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04142644v1</w:t>
+                <w:t xml:space="preserve">hal-03318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical ionization of carboxylic acids and esters in negative mode selected ion flow tube – Mass spectrometry (SIFT-MS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Study of the Chemical Ionization of Organophosphate Esters in Air Using Selected Ion Flow Tube–Mass Spectrometry for Direct Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2021.106609⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 33 (5), pp.865-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.2c00060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301604v1</w:t>
+                <w:t xml:space="preserve">hal-04142644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoactive Rose Bengal-based Latex via RAFT Emulsion Polymerization-Induced Self-Assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlène Boussiron</w:t>
+                <w:t xml:space="preserve">Chemical ionization of carboxylic acids and esters in negative mode selected ion flow tube – Mass spectrometry (SIFT-MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maud Save</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0PY01128B⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 169, pp.106609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2021.106609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979190v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency air monitoring by selected ion flow tube-mass spectrometry (SIFT-MS): influence of the matrix for simultaneous analysis of VOC, CO2, ozone and water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+                <w:t xml:space="preserve">Photoactive Rose Bengal-based Latex via RAFT Emulsion Polymerization-Induced Self-Assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Boussiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sabalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Save</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2019.104435⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.134-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0PY01128B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372657v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Photooxygenation Process of Biosourced α-Terpinene by Combining Controlled LED-Driven Flow Photochemistry and Rose Bengal-Anchored Polymer Colloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+                <w:t xml:space="preserve">High frequency air monitoring by selected ion flow tube-mass spectrometry (SIFT-MS): influence of the matrix for simultaneous analysis of VOC, CO2, ozone and water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Blanco</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c06627⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153, pp.104435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2019.104435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03092589v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct analysis of aldehydes and carboxylic acids in the gas phase by negative ionization SIFT-MS: quantification and modeling of ion-molecule reactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Efficient Photooxygenation Process of Biosourced α-Terpinene by Combining Controlled LED-Driven Flow Photochemistry and Rose Bengal-Anchored Polymer Colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin van den Berg</w:t>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8504⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (50), pp.18568-18576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c06627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187657v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03092589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning photosensitized singlet oxygen production from microgels synthesized by polymerization in aqueous dispersed media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emile Decompte</w:t>
+                <w:t xml:space="preserve">Direct analysis of aldehydes and carboxylic acids in the gas phase by negative ionization SIFT-MS: quantification and modeling of ion-molecule reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hind El Hadri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+                <w:t xml:space="preserve">Robin van den Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 Pioneering Investigators Issue, 10, pp.3170 - 3179. </w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (21), pp.1623-1634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9PY00157C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124366v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Quenching of Singlet Oxygen and Other Reactive Oxygen Species in Water: A Reliable Method for the Determination of Quantum Yields in Photochemical Processes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tuning photosensitized singlet oxygen production from microgels synthesized by polymerization in aqueous dispersed media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Decompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cptc.201800038⟩</w:t>
+              <w:t xml:space="preserve">Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 Pioneering Investigators Issue, 10, pp.3170 - 3179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9PY00157C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975206v1</w:t>
+                <w:t xml:space="preserve">hal-02124366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Film-Forming Photoactive Latex Particles by Emulsion Polymerization-Induced Self-Assembly to Produce Singlet Oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Boussiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sabalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (2), pp.e1800329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/marc.201800329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative damage and impairment of protein quality control systems in keratinocytes exposed to a volatile organic compounds cocktail</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Quenching of Singlet Oxygen and Other Reactive Oxygen Species in Water: A Reliable Method for the Determination of Quantum Yields in Photochemical Processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11088-1⟩</w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (7), pp.622-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201800038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586966v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidative modification and electrochemical inactivation of Escherichia coli upon cold atmospheric pressure plasma exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Oxidative damage and impairment of protein quality control systems in keratinocytes exposed to a volatile organic compounds cocktail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Dezest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Bulteau</w:t>
+                <w:t xml:space="preserve">Chavatte Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Quinton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">Benoit Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173618⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.10707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11088-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504382v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling photocatalysts and ferrate oxidation for the removal of the dye rhodamine 6G [Couplage photocatalyse-oxydation par le ferrate (VI) pour le traitement du colorant rhodamine 6G]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidative modification and electrochemical inactivation of Escherichia coli upon cold atmospheric pressure plasma exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Dezest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Peings</w:t>
+                <w:t xml:space="preserve">Damien Quinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Andrin</w:t>
+                <w:t xml:space="preserve">Laurent Chavatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Frayret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1040061ar⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (3), pp.e0173618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0173618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561536v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Phase Photooxidation: Reactors and Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling photocatalysts and ferrate oxidation for the removal of the dye rhodamine 6G [Couplage photocatalyse-oxydation par le ferrate (VI) pour le traitement du colorant rhodamine 6G]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Peings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Andrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Frayret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201500349⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences de l'Eau / Journal of Water Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (1), pp.35-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1040061ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01494779v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of kinetics of acetone, heptane and toluene photocatalyticmineralization over TiO2microfibers and Quartzel®mats</w:t>
+                <w:t xml:space="preserve">Gas-Phase Photooxidation: Reactors and Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.05.015⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 39 (1), pp.26--38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201500349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167191v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01494779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic films for soil fumigation: Control of dimethyl disulfide concentration after fumigation</w:t>
+                <w:t xml:space="preserve">Comparison of kinetics of acetone, heptane and toluene photocatalyticmineralization over TiO2microfibers and Quartzel®mats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kinadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ollis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Backov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 178, pp.192-200. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 179, pp.78-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2015.05.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.09.022⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499762v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiO2 macroscopic fibers bearing outstanding photocatalytic properties obtained through an integrative chemistry-based scale-up semi-industrial process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photocatalytic films for soil fumigation: Control of dimethyl disulfide concentration after fumigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Neri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+                <w:t xml:space="preserve">P. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 178, pp.192-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcatb.2014.09.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2015.498⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01499759v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening and discovery of nitro-benzoxadiazole compounds activating epidermal growth factor receptor (EGFR) in cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TiO2 macroscopic fibers bearing outstanding photocatalytic properties obtained through an integrative chemistry-based scale-up semi-industrial process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kinadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehary Sakanyan</w:t>
+                <w:t xml:space="preserve">W. Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Angelini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florence Benaiteau</w:t>
+                <w:t xml:space="preserve">P. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep03977⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1804, pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2015.498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136283v1</w:t>
+                <w:t xml:space="preserve">hal-01499759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2 Macroscopic Fibers with Enhanced Photocatalytic Properties Obtained through a Scale-Up Semi-Industrial Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">Eric Prouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 17 (1), pp.36-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adem.201400327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varying TiO2 Macroscopic Fiber Morphologies toward Tuning Their Photocatalytic Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
+                <w:t xml:space="preserve">Screening and discovery of nitro-benzoxadiazole compounds activating epidermal growth factor receptor (EGFR) in cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vehary Sakanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Françoise Lecocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Benaiteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/am501344e⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep03977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01067858v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactericidal activity under UV and visible light of cotton fabrics coated with anthraquinone-sensitized TiO2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Rahal</w:t>
+                <w:t xml:space="preserve">Varying TiO2 Macroscopic Fiber Morphologies toward Tuning Their Photocatalytic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Paolacci</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Henrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Prouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.10.012⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.11211-11218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am501344e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01499764v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01067858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light photosensitized oxidation of α-terpinene using novel silica-supported sensitizers: Photooxygenation vs. photodehydrogenation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bactericidal activity under UV and visible light of cotton fabrics coated with anthraquinone-sensitized TiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Guyoneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ronzani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">H. Paolacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Catalysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 209, pp.134-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.10.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.04.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01458711v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic TiO2 Macroscopic Fiber Obtained through Integrative Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
+                <w:t xml:space="preserve">Visible-light photosensitized oxidation of α-terpinene using novel silica-supported sensitizers: Photooxygenation vs. photodehydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.K. Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1492, pp.149-154. </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 303, pp.164-174. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/opl.2013.100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804713v1</w:t>
+                <w:t xml:space="preserve">hal-01458711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic TiO2 Macroscopic Fibers Obtained Through Integrative Chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Photocatalytic TiO2 Macroscopic Fiber Obtained through Integrative Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durupthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.201200731⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Society Symposia Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1492, pp.149-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2013.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749061v1</w:t>
+                <w:t xml:space="preserve">hal-00804713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital screening methodology for the directed evolution of transglycosidases.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fm Koné</w:t>
+                <w:t xml:space="preserve">Photocatalytic TiO2 Macroscopic Fibers Obtained Through Integrative Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durupthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Eng Des Sel.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.5350-5359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.201200731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00414622v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Digital screening methodology for the directed evolution of transglycosidases.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fm Koné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jp Sine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protein Eng Des Sel.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (1), pp.37-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00414622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Characterization of proteins secreted during maize microspore culture : arabinogalactan proteins (AGPs) stimulate embryo development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Borderies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Deunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 83 (5), pp.205-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1078/0171-9335-00378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5933,591 +6067,591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile photoactive latex particles for singlet oxygen production as a tool for sustainable solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Boussiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polymer Colloid Group Graduate Research Seminar (IPCG-GRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile photoactive latex particles for singlet oxygen production as a tool for sustainable solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Boussiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Emulsion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile photoactive latex particles for singlet oxygen production as a tool for sustainable solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Boussiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ExxonMobil European Research &amp; Development Days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Machelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic fingerprints of «non-traditional» elements for authenticity and geographical assessments of food and beverages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P. G. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Epov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Ljubljana, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective photooxygenation vs photodehydrogenation in solution using original visible-light silica-supported sensitizers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Ronzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6536,51 +6670,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th European Meeting On Solar Chemistry And Photocatalysis: Environmental Applications (SPEA8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Thelassonique, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6590,51 +6724,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with continuous-flow LEDdriven microstructured and membrane-based processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6656,150 +6790,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée annuelles Photochimie, Photophysique, Photosciences 2025 (SP2P25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Rose Bengal-based polymer colloids by RAFT PISA for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6818,113 +6952,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Joan Vignolle, Mar 2025, Guéthary, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Rose Bengal-based polymer colloids by RAFT PISA for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6943,448 +7077,448 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Polymer Colloid Group Graduate Research Seminar (IPCG-GRS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Per Zetterlund, Jun 2025, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
+              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796703v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796433v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic photocatalyst supported onto latex particles as a tool for sustainable chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Aboudzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Boussiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUPAC Macro 2024, the 50th World Polymer Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUPAC and Warwick University, Jul 2024, Warwick - Royaume Uni, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7443,1471 +7577,1471 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopy and Volatile fingerprints to assess traceability and genuine of Tea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Epova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectr'Atom 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bastien Lopez</w:t>
+                <w:t xml:space="preserve">Combining LED-driven photochemistry and Rose Bengal-anchored polymer colloids as an efficient strategy for carrying out photooxygenation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e Journées d'études des polymères (JEPO 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lille, Oct 2023, Maubeuge, France</w:t>
+              <w:t xml:space="preserve">French, Swiss and German Conference on photochemistry, photophysics and photosciences (CP2P’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SP2P-SCF, May 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404238v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining LED-driven photochemistry and Rose Bengal-anchored polymer colloids as an efficient strategy for carrying out photooxygenation process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luca Petrizza</w:t>
+                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French, Swiss and German Conference on photochemistry, photophysics and photosciences (CP2P’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SP2P-SCF, May 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">50e Journées d'études des polymères (JEPO 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille, Oct 2023, Maubeuge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796397v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Green chemistry (ISGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale et modélisation d'une réaction de photooxygénation avec sensibilisateur soluble ou supporté dans des photoréacteurs continus milli-structurés éclairés par des LED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typicality of French Ossau-Iraty Cheeses by Direct Injection Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCT 2021 - The 7th International Conference on Food Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions de composés organiques volatils par différents types de revêtements de sols (pétrosourcés, biosourcés, ou dépolluants) et influence du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Garay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Plaisance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATMOS’FAIR 2020 - Quel avenir pour notre air ? Respirer un air sain : Challenges et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of photoactive polymer colloids by polymerization in aqueous dispersed media to product singlet oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Boussiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Save</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Conference on Advanced Polymers via Macromolecular Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of standardized method for the determination of the degradation of nitric oxide (NO) in the air by photocatalytic materials: Inter-laboratory validation tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggos T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periklis Panagopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Minero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lakuzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthraquinone photosensitized TiO2 : properties and reactions mechanisms under UV and visible light</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+                <w:t xml:space="preserve">Visible-light photo-oxidation of alpha-terpinene using silica-supported sensitizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Ronzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil A Benabbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sammy W Verbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference Semi-Conductor Photochemistry (SP4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Les journées de Printemps du GFP2P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562150v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light photo-oxidation of alpha-terpinene using silica-supported sensitizers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Costarramone</w:t>
+                <w:t xml:space="preserve">Anthraquinone photosensitized TiO2 : properties and reactions mechanisms under UV and visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy W Verbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de Printemps du GFP2P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">4th International Conference Semi-Conductor Photochemistry (SP4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562143v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-light photosensitized oxidation of α-terpinene using original silica-supported sensitizers: photooxygenation vs photodehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Ronzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8939,238 +9073,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Photochemistry 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo-activable honeycomb polymer films: influence of structure on photo-sensitized oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV IUPAC Symposium on Photochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Films polymères microporeux photo-activables structurés en nid d’abeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9189,51 +9323,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Journées d’Etudes des POlymères (JEPO-40)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Anduze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9243,383 +9377,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de préparation d'un matériau sous la forme d'un monolithe de silice poreux comprenant des nanoparticules d'oxyde de titane, ledit matériau et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Toupance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2023111007A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for capturing and decontaminating a gaseous medium in the presence of a monolith comprising TiO2 and silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fecant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fecant</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 3080545 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing macroscopic fibers of TiO2 by continuous one-way extrusion, fibers obtained and uses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2015/150701. 2015, 32pp.; Chemical Indexing Equivalent to 163:505923 (WO)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9629,114 +9763,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de l’air intérieur : mesure, impact sur la santé et traitement par méthodes photochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. PAU, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04570235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId263"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9804,51 +9938,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="256EC3B2"/>
+    <w:nsid w:val="DE0DEF7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10035,51 +10169,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-le-bechec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9154-7559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196376440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05445223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149277" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04945151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128085" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05396276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138484" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05342531v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Alves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119068" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345277v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Layan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud A L Vall&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02552D" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832747v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gautier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13243996" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745182v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C. M. Fernandes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100473" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199187v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chesneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuil" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110094" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038658v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Gupta" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03062" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04043904v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Baleswaran" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105646" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04096644v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138675" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04102107v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Epova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136271" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301604v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979190v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Boussiron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01128B" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372657v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104435" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187657v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Berg" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8504" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124366v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Decompte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00157C" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975206v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800038" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01871557v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201800329" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586966v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11088-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504382v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173618" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561536v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peings" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040061ar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494779v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500349" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T4D7DGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167191v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.05.015" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-413PX1M0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.09.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q960WTC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499759v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Neri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.498" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136283v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehary Sakanyan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angelini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fran&#231;oise Lecocq" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benaiteau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03977" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100248v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henrist" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prouzet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201400327" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067858v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am501344e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499764v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paolacci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.10.012" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RXQHXQD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458711v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronzani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Benabbou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.04.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804713v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.100" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200731" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7TMJMGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Kon&#233;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Sine" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tellier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190922v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Borderies" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00378" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404181v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404221v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04268282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cellier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Epov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562165v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ronzani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costarramone" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404205v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05249850v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679897v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753217v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Epova" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404238v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121059v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106499v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325135v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggos T." TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Panagopoulos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lakuzny" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562150v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy W Verbruggen" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562143v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil A Benabbou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562114v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562101v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562078v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191855v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02393917v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernadet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fecant" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697111v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-04570235v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-le-bechec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9154-7559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196376440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05445223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149277" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05600788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114745" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05396276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138484" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04945151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128085" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05342531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119068" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Layan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud A L Vall&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02552D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13243996" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C. M. Fernandes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100473" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chesneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04043904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Baleswaran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04096644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138675" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04102107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Epova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136271" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Boussiron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01128B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104435" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Berg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Decompte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00157C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01871557v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201800329" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11088-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173618" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peings" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040061ar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500349" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T4D7DGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.05.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-413PX1M0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.09.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q960WTC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Neri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.498" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henrist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prouzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201400327" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136283v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehary Sakanyan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angelini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fran&#231;oise Lecocq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benaiteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03977" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am501344e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paolacci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.10.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RXQHXQD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronzani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Benabbou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.04.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.100" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749061v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200731" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7TMJMGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414622v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Kon&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Sine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tellier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Borderies" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00378" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249803v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04268282v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Epov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ronzani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costarramone" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05249850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Epova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404238v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121059v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106499v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325135v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggos T." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Panagopoulos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lakuzny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562143v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil A Benabbou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy W Verbruggen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562101v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562078v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191855v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02393917v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernadet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fecant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697111v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-04570235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>