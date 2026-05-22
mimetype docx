--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -581,291 +581,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-assessment of mercury isotope mass-independent fractionation during monomethylmercury photodegradation pathways in freshwater</w:t>
+                <w:t xml:space="preserve">Genomic and metabolomic insights into the modes-of-action of bacterial strains to control the grapevine wood pathogen, Fomitiporia mediterranea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
+                <w:t xml:space="preserve">Ouiza Mesguida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Stéphane Compant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Amouroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrian Wallner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio Antonielli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryszard Lobinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138484⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 293, pp.128085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2025.128085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396276v1</w:t>
+                <w:t xml:space="preserve">hal-04945151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and metabolomic insights into the modes-of-action of bacterial strains to control the grapevine wood pathogen, Fomitiporia mediterranea</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re-assessment of mercury isotope mass-independent fractionation during monomethylmercury photodegradation pathways in freshwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Wallner</w:t>
+                <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livio Antonielli</w:t>
+                <w:t xml:space="preserve">Emmanuel Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryszard Lobinski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Amouroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 293, pp.128085. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 494, pp.138484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2025.128085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2025.138484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04945151v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the degradation of capric acid as phase change material for long-term applications</w:t>
               </w:r>
@@ -1113,287 +1113,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Untargeted and Markers Analysis of Volatile Organic Compounds with SIFT-MS and SPME-GC-MS to Assess Tea Traceability</w:t>
+                <w:t xml:space="preserve">Effect of Reactive Oxygen Species Photoproduced in Different Water Matrices on the Photostability of Gadusolate and Mycosporine-Serinol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+                <w:t xml:space="preserve">Martin George Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">Susana C. M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods13243996⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (10), pp.473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22100473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832747v1</w:t>
+                <w:t xml:space="preserve">hal-04745182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Reactive Oxygen Species Photoproduced in Different Water Matrices on the Photostability of Gadusolate and Mycosporine-Serinol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of Untargeted and Markers Analysis of Volatile Organic Compounds with SIFT-MS and SPME-GC-MS to Assess Tea Traceability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin George Thomas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Susana C. M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (10), pp.473. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (24), pp.3996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md22100473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods13243996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745182v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High carbohydrate to protein ratio promotes changes in intestinal microbiota and host metabolism in rainbow trout (Oncorhynchus mykiss) fed plant-based diet</w:t>
               </w:r>
@@ -1507,291 +1507,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04211282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jep Lokesh</w:t>
+                <w:t xml:space="preserve">Rapid analysis of VOCs with SIFT-MS as a decision-making support tool for caviar producers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Bechec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Frohn</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155, pp.110094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2023.110094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412783v1</w:t>
+                <w:t xml:space="preserve">hal-04199187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid analysis of VOCs with SIFT-MS as a decision-making support tool for caviar producers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chesneau</w:t>
+                <w:t xml:space="preserve">Exploring the effects of dietary inulin in rainbow trout fed a high-starch, 100% plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Breuil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 155, pp.110094. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science and Biotechnology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2023.110094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40104-023-00951-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199187v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between genetics and inulin affects host metabolism in rainbow trout fed a sustainable all plant-based diet</w:t>
               </w:r>
@@ -2071,51 +2071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abirami Baleswaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2179,103 +2179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oxygen, UV light and reactive dissolved organic matter on the photodemethylation and photoreduction of monomethylmercury in model freshwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaheh Lotfi-Kalahroodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 330, pp.138675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2309,51 +2309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Authenticating teas using multielement signatures, strontium isotope ratios, and volatile compound profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2469,51 +2469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,51 +2577,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile fingerprint of food products with untargeted SIFT-MS data coupled with mixomics methods for profile discrimination: application case on cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2724,51 +2724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Chemical Ionization of Organophosphate Esters in Air Using Selected Ion Flow Tube–Mass Spectrometry for Direct Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2858,51 +2858,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical ionization of carboxylic acids and esters in negative mode selected ion flow tube – Mass spectrometry (SIFT-MS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Sotiropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3144,51 +3144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costarramone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3635,265 +3635,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Film-Forming Photoactive Latex Particles by Emulsion Polymerization-Induced Self-Assembly to Produce Singlet Oxygen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Quenching of Singlet Oxygen and Other Reactive Oxygen Species in Water: A Reliable Method for the Determination of Quantum Yields in Photochemical Processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Sabalot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40 (2), pp.e1800329. </w:t>
+              <w:t xml:space="preserve">ChemPhotoChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (7), pp.622-631. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201800329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cptc.201800038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871557v1</w:t>
+                <w:t xml:space="preserve">hal-01975206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Quenching of Singlet Oxygen and Other Reactive Oxygen Species in Water: A Reliable Method for the Determination of Quantum Yields in Photochemical Processes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Film-Forming Photoactive Latex Particles by Emulsion Polymerization-Induced Self-Assembly to Produce Singlet Oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Boussiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sabalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhotoChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (7), pp.622-631. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.e1800329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cptc.201800038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.201800329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975206v1</w:t>
+                <w:t xml:space="preserve">hal-01871557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidative damage and impairment of protein quality control systems in keratinocytes exposed to a volatile organic compounds cocktail</w:t>
               </w:r>
@@ -3918,51 +3918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chavatte Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6495,51 +6495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien P. G. Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Epov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6698,51 +6698,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -7107,168 +7107,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05249850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+                <w:t xml:space="preserve">EFFECTS OF DIETARY CARBOHYDRATES/PROTEINS RATIO ON GUT MICROBIOTA AND METABOLISM OF RAINBOW TROUT FED A 100% PLANT-BASED DIET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ricaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Defaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Frohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">World and European Aquaculture Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EAAS, Aug 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796433v1</w:t>
+                <w:t xml:space="preserve">hal-05618436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7327,557 +7327,557 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Groupe Français des Polymères Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Barbaste, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic photocatalyst supported onto latex particles as a tool for sustainable chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Petrizza</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUPAC Macro 2024, the 50th World Polymer Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUPAC and Warwick University, Jul 2024, Warwick - Royaume Uni, United Kingdom</w:t>
+              <w:t xml:space="preserve">12th European Conference on Solar Chemistry and Photocatalysis: Energy and Environmental Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679897v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axelle Desriac</w:t>
+                <w:t xml:space="preserve">Organic photocatalyst supported onto latex particles as a tool for sustainable chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mageste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Boussiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t>
+              <w:t xml:space="preserve">IUPAC Macro 2024, the 50th World Polymer Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUPAC and Warwick University, Jul 2024, Warwick - Royaume Uni, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796582v1</w:t>
+                <w:t xml:space="preserve">hal-04679897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopy and Volatile fingerprints to assess traceability and genuine of Tea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bérail</w:t>
+                <w:t xml:space="preserve">Intensification of photooxygenation reactions by combining recyclable photoactive polymer colloids with LED-driven flow chemistry and membrane-based separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mageste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ali Aboudzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectr'Atom 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">17th International Conferences on Microreaction Technology (IMRET17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753217v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining LED-driven photochemistry and Rose Bengal-anchored polymer colloids as an efficient strategy for carrying out photooxygenation process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopy and Volatile fingerprints to assess traceability and genuine of Tea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Loubière</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+                <w:t xml:space="preserve">Katia Epova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bérail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French, Swiss and German Conference on photochemistry, photophysics and photosciences (CP2P’23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SP2P-SCF, May 2023, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Spectr'Atom 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796397v1</w:t>
+                <w:t xml:space="preserve">hal-04753217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Bengal based polymer colloids for photosensitized singlet oxygen production</w:t>
               </w:r>
@@ -7982,57 +7982,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Combining LED-driven photochemistry and Rose Bengal-anchored polymer colloids as an efficient strategy for carrying out photooxygenation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Loubière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8061,1224 +8061,1474 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Green chemistry (ISGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">French, Swiss and German Conference on photochemistry, photophysics and photosciences (CP2P’23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SP2P-SCF, May 2023, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796348v1</w:t>
+                <w:t xml:space="preserve">hal-04796397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et modélisation d'une réaction de photooxygénation avec sensibilisateur soluble ou supporté dans des photoréacteurs continus milli-structurés éclairés par des LED</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Petrizza</w:t>
+                <w:t xml:space="preserve">Genotype-Inulin interaction affects host metabolism in rainbow trout fed with a sustainable all plant-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jep Lokesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Dupont-Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14th International Congress on the Biology of Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICBF, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796165v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typicality of French Ossau-Iraty Cheeses by Direct Injection Mass Spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Efficient photooxygenation process of bio-sourced alpha-terpinene by combining controlled led-driven flow photochemistry and rose bengal-anchored polymer colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FCT 2021 - The 7th International Conference on Food Chemistry and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Green chemistry (ISGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414095v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions de composés organiques volatils par différents types de revêtements de sols (pétrosourcés, biosourcés, ou dépolluants) et influence du vieillissement</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et modélisation d'une réaction de photooxygénation avec sensibilisateur soluble ou supporté dans des photoréacteurs continus milli-structurés éclairés par des LED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie Radjagobalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Dechy-Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATMOS’FAIR 2020 - Quel avenir pour notre air ? Respirer un air sain : Challenges et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Congrès virtuel, France</w:t>
+              <w:t xml:space="preserve">XVIIIème Congrès Francophone de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFGP, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121059v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of photoactive polymer colloids by polymerization in aqueous dispersed media to product singlet oxygen</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Typicality of French Ossau-Iraty Cheeses by Direct Injection Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Conference on Advanced Polymers via Macromolecular Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">FCT 2021 - The 7th International Conference on Food Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106499v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of standardized method for the determination of the degradation of nitric oxide (NO) in the air by photocatalytic materials: Inter-laboratory validation tests</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Periklis Panagopoulos</w:t>
+                <w:t xml:space="preserve">Émissions de composés organiques volatils par différents types de revêtements de sols (pétrosourcés, biosourcés, ou dépolluants) et influence du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Desauziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Minero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Lakuzny</w:t>
+                <w:t xml:space="preserve">Hélène Garay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Plaisance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">ATMOS’FAIR 2020 - Quel avenir pour notre air ? Respirer un air sain : Challenges et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325135v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light photo-oxidation of alpha-terpinene using silica-supported sensitizers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khalil A Benabbou</w:t>
+                <w:t xml:space="preserve">Synthesis of photoactive polymer colloids by polymerization in aqueous dispersed media to product singlet oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Boussiron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Petrizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Save</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de Printemps du GFP2P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
+              <w:t xml:space="preserve">The 13th International Conference on Advanced Polymers via Macromolecular Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562143v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthraquinone photosensitized TiO2 : properties and reactions mechanisms under UV and visible light</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+                <w:t xml:space="preserve">Development of standardized method for the determination of the degradation of nitric oxide (NO) in the air by photocatalytic materials: Inter-laboratory validation tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggos T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Periklis Panagopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Minero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sammy W Verbruggen</w:t>
+                <w:t xml:space="preserve">E. Boonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lakuzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference Semi-Conductor Photochemistry (SP4)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562150v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visible-light photosensitized oxidation of α-terpinene using original silica-supported sensitizers: photooxygenation vs photodehydrogenation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Costarramone</w:t>
+                <w:t xml:space="preserve">Anthraquinone photosensitized TiO2 : properties and reactions mechanisms under UV and visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sammy W Verbruggen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Photochemistry 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Louvain, Belgium</w:t>
+              <w:t xml:space="preserve">4th International Conference Semi-Conductor Photochemistry (SP4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562114v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-activable honeycomb polymer films: influence of structure on photo-sensitized oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ross Brown</w:t>
+                <w:t xml:space="preserve">Visible-light photo-oxidation of alpha-terpinene using silica-supported sensitizers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Ronzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil A Benabbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIV IUPAC Symposium on Photochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Les journées de Printemps du GFP2P</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562101v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Visible-light photosensitized oxidation of α-terpinene using original silica-supported sensitizers: photooxygenation vs photodehydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Ronzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costarramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Photochemistry 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photo-activable honeycomb polymer films: influence of structure on photo-sensitized oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIV IUPAC Symposium on Photochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Coimbra, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Films polymères microporeux photo-activables structurés en nid d’abeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pessoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9323,51 +9573,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Journées d’Etudes des POlymères (JEPO-40)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Anduze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9377,327 +9627,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de préparation d'un matériau sous la forme d'un monolithe de silice poreux comprenant des nanoparticules d'oxyde de titane, ledit matériau et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Toupance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Layan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2023111007A1. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for capturing and decontaminating a gaseous medium in the presence of a monolith comprising TiO2 and silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bernadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fecant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Ravaine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rénal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 3080545 A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02393917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for preparing macroscopic fibers of TiO2 by continuous one-way extrusion, fibers obtained and uses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renal Backov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Kinadjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9709,51 +9959,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lacombe-Lhoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO/2015/150701. 2015, 32pp.; Chemical Indexing Equivalent to 163:505923 (WO)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9763,114 +10013,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollution de l’air intérieur : mesure, impact sur la santé et traitement par méthodes photochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie théorique et/ou physique. PAU, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04570235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId267"/>
+      <w:footerReference w:type="default" r:id="rId272"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9938,51 +10188,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE0DEF7F"/>
+    <w:nsid w:val="0595C1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10169,51 +10419,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-le-bechec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9154-7559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196376440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05445223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149277" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05600788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114745" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05396276v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138484" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04945151v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128085" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05342531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119068" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Layan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud A L Vall&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02552D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832747v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gautier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13243996" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C. M. Fernandes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100473" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chesneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04043904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Baleswaran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04096644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138675" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04102107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Epova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136271" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Boussiron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01128B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104435" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Berg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Decompte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00157C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01871557v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201800329" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975206v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800038" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11088-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173618" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peings" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040061ar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500349" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T4D7DGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.05.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-413PX1M0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.09.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q960WTC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Neri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.498" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henrist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prouzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201400327" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136283v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehary Sakanyan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angelini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fran&#231;oise Lecocq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benaiteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03977" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am501344e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paolacci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.10.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RXQHXQD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronzani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Benabbou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.04.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.100" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749061v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200731" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7TMJMGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414622v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Kon&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Sine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tellier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Borderies" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00378" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249803v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04268282v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Epov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ronzani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costarramone" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05249850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679897v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753217v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Epova" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404238v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121059v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106499v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325135v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggos T." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Panagopoulos" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lakuzny" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562143v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil A Benabbou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562150v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy W Verbruggen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562101v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562078v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191855v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02393917v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernadet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fecant" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697111v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-04570235v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-le-bechec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9154-7559" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196376440" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372134v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Desriac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mageste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le Bechec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5RE00406C" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05445223v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Le B&#233;chec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Billon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.149277" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05600788v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pellerin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114745" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04945151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouiza Mesguida" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Compant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Wallner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio Antonielli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryszard Lobinski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128085" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05396276v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Lotfi-Kalahroodi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tessier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2025.138484" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05342531v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ayaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Lara Cruz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bousquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.119068" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345277v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Layan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud A L Vall&#233;e" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CC02552D" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04745182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana C. M. Fernandes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22100473" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04832747v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desauziers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods13243996" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04211282v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Defaix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jep Lokesh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2023.740049" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04199187v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chesneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2023.110094" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04412783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frohn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40104-023-00951-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03977878v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Delaygues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114523000120" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038658v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Layan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhi Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bentaleb" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c03062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04043904v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abirami Baleswaran" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Couderc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idairyj.2023.105646" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04096644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.138675" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04102107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Epova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2023.136271" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03763673v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2022.738699" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142644v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sotiropoulos" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Plaisance" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.2c00060" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03301604v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2021.106609" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02979190v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Boussiron" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lacombe-Lhoste" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Save" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0PY01128B" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372657v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costarramone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104435" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Radjagobalou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blanco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Petrizza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Dechy-Cabaret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c06627" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van den Berg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8504" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124366v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Decompte" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Hadri" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9PY00157C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975206v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cptc.201800038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01871557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201800329" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Dezest" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavatte Laurent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chaput" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11088-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504382v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bulteau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Quinton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chavatte" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173618" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Peings" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Frayret" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040061ar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494779v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500349" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0T4D7DGH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167191v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kinadjian" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ollis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Backov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2015.05.015" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-413PX1M0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499762v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charles" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2014.09.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6Q960WTC-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499759v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Neri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poulin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.498" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100248v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Kinadjian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Henrist" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Prouzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poulin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201400327" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136283v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vehary Sakanyan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Angelini" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Fran&#231;oise Lecocq" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Benaiteau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03977" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am501344e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Guyoneaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Paolacci" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.10.012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RXQHXQD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458711v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronzani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Benabbou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2013.04.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804713v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dufour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durupthy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.100" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749061v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201200731" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S7TMJMGW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414622v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fm Kon&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Sine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dion" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tellier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190922v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Borderies" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Deunff" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/0171-9335-00378" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249803v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404221v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04268282v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cellier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Epov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562165v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Ronzani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costarramone" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182412v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404205v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Lopez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05249850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05618436v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ricaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796703v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796433v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679897v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Aboudzadeh" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796582v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04753217v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Epova" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05404238v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796397v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Loubi&#232;re" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05618525v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupont-Nivet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labb&#233;" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796348v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796165v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03121059v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Garay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106499v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325135v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggos T." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Periklis Panagopoulos" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boonen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lakuzny" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562150v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sammy W Verbruggen" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562143v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil A Benabbou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562114v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562101v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessoni" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05562078v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191855v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Toupance" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02393917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernadet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fecant" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ravaine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697111v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renal Backov" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Neri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-04570235v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>