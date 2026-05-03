--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1107,178 +1107,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INEDUC : focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capacités d’agir des disqualifiés sociaux dans les EPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les TIC à l'école, 113-114, pp.79-91</w:t>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, La formation à l'épreuve du numérique, pp.193-202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084282v1</w:t>
+                <w:t xml:space="preserve">hal-01083672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités d’agir des disqualifiés sociaux dans les EPN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INEDUC : focales sur les inégalités scolaires, de loisirs et de pratiques numériques chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, La formation à l'épreuve du numérique, pp.193-202</w:t>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les TIC à l'école, 113-114, pp.79-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083672v1</w:t>
+                <w:t xml:space="preserve">hal-01084282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2317,204 +2317,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04013188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appropriation du dispositif &amp;quot;collèges connectés&amp;quot; par les enseignant.e.s : réceptions et pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion de la communication sur les réseaux sociaux numériques dans les organisations bretonnes : des chartes aux dispositifs de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Parra Jose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Usages du numérique en éducation : apports de la recherche et pratiques professionnelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canopé Amiens, Jun 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">16ème Séminaire du GIS Marsouin </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04013127v1</w:t>
+                <w:t xml:space="preserve">hal-01806401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de la communication sur les réseaux sociaux numériques dans les organisations bretonnes : des chartes aux dispositifs de régulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'appropriation du dispositif &amp;quot;collèges connectés&amp;quot; par les enseignant.e.s : réceptions et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Parra Jose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Séminaire du GIS Marsouin </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bono, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Usages du numérique en éducation : apports de la recherche et pratiques professionnelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé Amiens, Jun 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806401v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectivités territoriales face aux pratiques numériques des adolescent.e.s : disparités et marges d’action</w:t>
               </w:r>
@@ -4268,255 +4268,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04466217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects to Learn About and Objects for Learning 1</w:t>
+                <w:t xml:space="preserve">Objects to Learn About and Objects for Learning. Which Teaching Practices for Which Issues? 1 and 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bisault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chauvet-Chanoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE group, 10, pp.240, 2022, 9781786306715</w:t>
+              <w:t xml:space="preserve">ISTE WILEY. 2022, Education SET, Coordinated by Angela Barthes, Anne-Laure Le Guern, 9781786307743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03985190v1</w:t>
+                <w:t xml:space="preserve">halshs-04046307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects to Learn About and Objects for Learning. Which Teaching Practices for Which Issues? 1 and 2</w:t>
+                <w:t xml:space="preserve">Objects to Learn About and Objects for Learning 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bisault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvet-Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE group, 10, pp.240, 2022, 9781786306715</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roselyne Lebourgeois</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-04046307v1</w:t>
+                <w:t xml:space="preserve">hal-03985190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
               </w:r>
@@ -4642,277 +4642,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points de vue de quatre chercheurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avant-propos. D’un colloque à un ouvrage sur le rôle des objets dans les pratiques des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bisault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Joël Bisault; Roselyne Le Bourgeois; Jean-François Thémines; Mickaël Le Mentec; Céline Chauvet-Chanoine. </w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Chauvet-Chanoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre T. 2. Quelles pratiques enseignantes pour quels enjeux ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 17, Éditions Iste, pp.249-264, 2023, (Série Éducation), 9781784058944</w:t>
+              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre. Quelles pratiques enseignantes pour quels enjeux ? (1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 1-10, A paraître, Education, 9781784058937</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04046702v1</w:t>
+                <w:t xml:space="preserve">halshs-04046700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos. D’un colloque à un ouvrage sur le rôle des objets dans les pratiques des enseignants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Points de vue de quatre chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Le Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laure Le Guern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Thémines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">ISTE Editions. </w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joël Bisault; Roselyne Le Bourgeois; Jean-François Thémines; Mickaël Le Mentec; Céline Chauvet-Chanoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre. Quelles pratiques enseignantes pour quels enjeux ? (1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , p. 1-10, A paraître, Education, 9781784058937</w:t>
+              <w:t xml:space="preserve">Objets pour apprendre, objets à apprendre T. 2. Quelles pratiques enseignantes pour quels enjeux ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 17, Éditions Iste, pp.249-264, 2023, (Série Éducation), 9781784058944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04046700v1</w:t>
+                <w:t xml:space="preserve">halshs-04046702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos : d’un colloque à un ouvrage sur le rôle des objets dans les pratiques des enseignants</w:t>
               </w:r>
@@ -6736,51 +6736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.222.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347405v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.066.0105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontar B." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083672v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mougenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806401v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Parra Jose" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bisault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvet-Chanoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985190v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046307v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lebourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046702v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046700v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bourgeois Rosleyne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanoine C&#233;line" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fypeditions.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7egvtdsud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yqdenv974" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585132v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.222.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347405v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.066.0105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontar B." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mougenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Parra Jose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bisault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvet-Chanoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lebourgeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bourgeois Rosleyne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanoine C&#233;line" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fypeditions.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7egvtdsud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yqdenv974" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585132v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>