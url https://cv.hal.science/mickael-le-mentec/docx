--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -1825,178 +1825,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04013019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques vidéoludiques des 13-15 ans : différenciations sexuées et rapport hiérarchisé entre les sexes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entre devoir d'agir et pouvoir d'agir : les usagers face à la dématérialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Enfance+culture=socialisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congress of the Swiss sociological association "Social justice in times of uncertainty"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Gena - UNIGE, Jun 2021, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03152500v1</w:t>
+                <w:t xml:space="preserve">halshs-04013031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre devoir d'agir et pouvoir d'agir : les usagers face à la dématérialisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques vidéoludiques des 13-15 ans : différenciations sexuées et rapport hiérarchisé entre les sexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of the Swiss sociological association "Social justice in times of uncertainty"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Gena - UNIGE, Jun 2021, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">colloque international Enfance+culture=socialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04013031v1</w:t>
+                <w:t xml:space="preserve">hal-03152500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les pratiques numériques des adolescents : entre défis et opportunités éducatives</w:t>
               </w:r>
@@ -2248,273 +2248,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04013354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques d’empowerment des demandeurs d’emploi à l’heure de la dématérisalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gestion de la communication sur les réseaux sociaux numériques dans les organisations bretonnes : des chartes aux dispositifs de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Petr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Parra Jose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque international "e-Formation des adultes et des jeunes adultes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire CIREL, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">16ème Séminaire du GIS Marsouin </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04013188v1</w:t>
+                <w:t xml:space="preserve">hal-01806401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de la communication sur les réseaux sociaux numériques dans les organisations bretonnes : des chartes aux dispositifs de régulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'appropriation du dispositif &amp;quot;collèges connectés&amp;quot; par les enseignant.e.s : réceptions et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Parra Jose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Séminaire du GIS Marsouin </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bono, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude "Usages du numérique en éducation : apports de la recherche et pratiques professionnelles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Canopé Amiens, Jun 2018, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806401v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04013127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'appropriation du dispositif &amp;quot;collèges connectés&amp;quot; par les enseignant.e.s : réceptions et pratiques</w:t>
+                <w:t xml:space="preserve">Pratiques d’empowerment des demandeurs d’emploi à l’heure de la dématérisalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Usages du numérique en éducation : apports de la recherche et pratiques professionnelles"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Canopé Amiens, Jun 2018, Amiens, France</w:t>
+              <w:t xml:space="preserve">2ème colloque international "e-Formation des adultes et des jeunes adultes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire CIREL, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04013127v1</w:t>
+                <w:t xml:space="preserve">halshs-04013188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectivités territoriales face aux pratiques numériques des adolescent.e.s : disparités et marges d’action</w:t>
               </w:r>
@@ -2990,217 +2990,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01540206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des représentations genrées dans les pratiques numériques adolescentes</w:t>
+                <w:t xml:space="preserve">Genèses et formes des régulations parentales des pratiques sociales et culturelles des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre dans les sphères de l'éducation, de la formation et du travail. Représentation(s) et mise(s) en image(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AECSE, Oct 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Inégalités éducatives et espaces de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223770v1</w:t>
+                <w:t xml:space="preserve">hal-01217950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèses et formes des régulations parentales des pratiques sociales et culturelles des adolescents</w:t>
+                <w:t xml:space="preserve">Le rôle des représentations genrées dans les pratiques numériques adolescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités éducatives et espaces de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Le genre dans les sphères de l'éducation, de la formation et du travail. Représentation(s) et mise(s) en image(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE, Oct 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217950v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dispositifs institutionnels, représentations et usages : le numérique comme pouvoir de renforcement des inégalités sociales</w:t>
               </w:r>
@@ -6398,51 +6398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Collège Léonard de Vinci. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6736,51 +6736,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.222.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347405v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.066.0105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontar B." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152500v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mougenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013188v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806401v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Parra Jose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bisault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvet-Chanoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lebourgeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bourgeois Rosleyne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanoine C&#233;line" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fypeditions.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7egvtdsud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yqdenv974" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585132v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Sochala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926088v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.222.0079" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347405v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spir.066.0105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fontar B." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012873v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217913v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084282v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293210v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Trainoir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012999v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012955v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013031v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boutrais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mougenot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013354v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Le Guern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Zaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806401v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Parra Jose" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013188v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013111v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013324v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04013329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540206v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Boucher" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084083v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083733v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709118v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bisault" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Le Bourgeois" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauvet-Chanoine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466217v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Lebourgeois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046700v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04046702v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Bourgeois Rosleyne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanoine C&#233;line" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468240v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012776v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012793v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fypeditions.com/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083718v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083727v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.7egvtdsud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yqdenv974" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013402v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04012913v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692032v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Ch&#234;ne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00585132v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>