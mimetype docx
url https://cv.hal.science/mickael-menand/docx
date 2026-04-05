--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -687,278 +687,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmed synthesis of Hepta-differentiated b-Cyclodextrin: 1 out of 117655 arrangements</w:t>
+                <w:t xml:space="preserve">Hexaphyrin-cyclodextrin hybrids: Getting larger, getting confused</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang Liu</w:t>
+                <w:t xml:space="preserve">François Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivia Bistri-Aslanoff</w:t>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202102182⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (10n12), pp.1022-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424621500929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158175v1</w:t>
+                <w:t xml:space="preserve">hal-03366069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexaphyrin-cyclodextrin hybrids: Getting larger, getting confused</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmed synthesis of Hepta-differentiated b-Cyclodextrin: 1 out of 117655 arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Robert</w:t>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+                <w:t xml:space="preserve">Olivia Bistri-Aslanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (10n12), pp.1022-1032. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424621500929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202102182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03366069v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing the Monomeric (L)CuH in NHC‐Capped Cyclodextrin: Cavity‐Controlled Chemoselective Hydrosilylation of α,β‐Unsaturated Ketones</w:t>
               </w:r>
@@ -1238,51 +1238,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,51 +1506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1591,295 +1591,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Chiral Metallo-pockets Including a Single Metal Serving as both structural Probe and Catalytic Center</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Tugny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guitet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Derat</w:t>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2017.05.009⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1136-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593587v1</w:t>
+                <w:t xml:space="preserve">hal-01480341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
+                <w:t xml:space="preserve">Artificial Chiral Metallo-pockets Including a Single Metal Serving as both structural Probe and Catalytic Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+                <w:t xml:space="preserve">Coralie Tugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+                <w:t xml:space="preserve">Maxime Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (5), pp.1136-1139. </w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.174 - 191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480341v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin Cavity-Induced Mechanistic Switch in Copper-Catalyzed Hydroboration</w:t>
               </w:r>
@@ -1993,1170 +1993,1170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonated hexaphyrin–cyclodextrin hybrids: molecular recognition tuned by a kinetic-to-thermodynamic topological adaptation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+                <w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisday Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sananda Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CC04276G⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (14), pp.1620 - 1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346462v1</w:t>
+                <w:t xml:space="preserve">hal-01393783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexaphyrin-Cyclodextrin Hybrids: A Nest for Switchable Aromaticity, Asymmetric Confinement, and Isomorphic Fluxionality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protonated hexaphyrin–cyclodextrin hybrids: molecular recognition tuned by a kinetic-to-thermodynamic topological adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201508009⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (60), pp.9347-9350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC04276G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01231166v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sananda Nag</w:t>
+                <w:t xml:space="preserve">Hexaphyrin-Cyclodextrin Hybrids: A Nest for Switchable Aromaticity, Asymmetric Confinement, and Isomorphic Fluxionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Castro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (1), pp.297-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201508009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393783v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta cyclodextrins bind, stabilize, and remove lipofuscin bisretinoids from retinal pigment epithelium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. M. Nociari</w:t>
+                <w:t xml:space="preserve">Samuel Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. L. Lehmann</w:t>
+                <w:t xml:space="preserve">Marta Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Perez Bay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Z. Jiang</w:t>
+                <w:t xml:space="preserve">Maxime Guitet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1400530111⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707999v1</w:t>
+                <w:t xml:space="preserve">hal-01324074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Hierarchical Cyclodextrin-Based Supramolecular Polymer Constructed by Primary, Secondary, and Tertiary Azido Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+                <w:t xml:space="preserve">Beta cyclodextrins bind, stabilize, and remove lipofuscin bisretinoids from retinal pigment epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Nociari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Adam De Beaumais</w:t>
+                <w:t xml:space="preserve">A. E. Perez Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Derat</w:t>
+                <w:t xml:space="preserve">R. A. Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+                <w:t xml:space="preserve">Z. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (28), pp.7238-7242. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (14), pp.E1402--E1408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201403578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1400530111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01397903v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+                <w:t xml:space="preserve">Solid-State Hierarchical Cyclodextrin-Based Supramolecular Polymer Constructed by Primary, Secondary, and Tertiary Azido Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Adam De Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guenet</w:t>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (28), pp.7238-7242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201403578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178990v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-adamantane conjugates, self-inclusion and aggregation versus supramolecular polymer formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diem Ngan Tran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
+                <w:t xml:space="preserve">Elodie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Portier</w:t>
+                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (6), pp.703-706. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (35), pp.10915-10920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4qo00104d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480768v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclodextrin-adamantane conjugates, self-inclusion and aggregation versus supramolecular polymer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Petrillo</w:t>
+                <w:t xml:space="preserve">Diem Ngan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Colesnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Adam De Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guitet,</w:t>
+                <w:t xml:space="preserve">François Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.5354. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (6), pp.703-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4qo00104d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324074v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NHC-Capped Cyclodextrins (ICyDs): Insulated Metal Complexes, Commutable Multicoordination Sphere, and Cavity-Dependent Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Tugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesus Jimenez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3365,51 +3365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diametrically Opposed Carbenes on an α-Cyclodextrin: Synthesis, Characterization of Organometallic Complexes and Suzuki-Miyaura Coupling in Ethanol and in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3505,319 +3505,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins selectively modified on both rims using an O-3-debenzylative post-functionalisation, a consequence of the Sorrento meeting</w:t>
+                <w:t xml:space="preserve">Cyclodextrin-Induced Auto-Healing of Hybrid Polyoxometalates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guitet</w:t>
+                <w:t xml:space="preserve">Guillaume Izzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël M Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. de Beaumais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Blériot</w:t>
+                <w:t xml:space="preserve">Benjamin Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vauzeilles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y.M. Zhang</w:t>
+                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.487-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201106727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.12.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824401v1</w:t>
+                <w:t xml:space="preserve">hal-04213227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-Induced Auto-Healing of Hybrid Polyoxometalates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclodextrins selectively modified on both rims using an O-3-debenzylative post-functionalisation, a consequence of the Sorrento meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Izzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël M Ménand</w:t>
+                <w:t xml:space="preserve">S.A. de Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Matt</w:t>
+                <w:t xml:space="preserve">B. Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+                <w:t xml:space="preserve">Y.M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (2), pp.487-490. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 356, pp.278-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201106727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213227v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitand supported tetraphosphine: cyclodextrin offers a useful platform for Suzuki-Miyaura cross-coupling</w:t>
               </w:r>
@@ -4189,286 +4189,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TMAF-Catalyzed Conjugate Addition of Oxazolidinone and Thiols</w:t>
+                <w:t xml:space="preserve">Synthesis of Orthogonally Protected Cyclic Homooligomers from Sugar Amino Acids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dalla</w:t>
+                <w:t xml:space="preserve">L. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, -, pp.95-98</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70, pp.4423-4430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017164v1</w:t>
+                <w:t xml:space="preserve">hal-00017162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Orthogonally Protected Cyclic Homooligomers from Sugar Amino Acids.</w:t>
+                <w:t xml:space="preserve">TMAF-Catalyzed Conjugate Addition of Oxazolidinone and Thiols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Xie</w:t>
+                <w:t xml:space="preserve">V. Dalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 70, pp.4423-4430</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, -, pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017162v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective Debenzylation of C-Glycosyl Compounds by Boron Trichloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Valéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 340, pp.481-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4519,122 +4519,152 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hexaphyrin-cyclodextrin receptors for unorthodox (anti)aromatic π-type interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of Möbius type Ni(II) and Pd(II) Hexaphyrin- Cyclodextrin complexes. The Oak and the Reeds fable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamasrit Dash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fihey Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dunkerque (59140), France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Niagara Falls (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182535v1</w:t>
+                <w:t xml:space="preserve">hal-05174888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of (anti)aromaticy and Möbius topology with cyclodextrins</w:t>
               </w:r>
@@ -4683,182 +4713,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Möbius type Ni(II) and Pd(II) Hexaphyrin- Cyclodextrin complexes. The Oak and the Reeds fable.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of hexaphyrin-cyclodextrin receptors for unorthodox (anti)aromatic π-type interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Niagara Falls (NY), United States</w:t>
+              <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Dunkerque (59140), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174888v1</w:t>
+                <w:t xml:space="preserve">hal-05182535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry constrained Hexaphyrin-Cyclodextrin Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5217,51 +5217,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of face-to-face sandwiched hexaphyrin-cyclodextrin hybrids for unorthodox π-type interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5312,51 +5312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry constrained Hexaphyrin-Cyclodextrin Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,51 +5465,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrins\textendashMetal Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,51 +5663,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7BC1F72"/>
+    <w:nsid w:val="C19680A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5894,51 +5894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-menand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0174-9120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115286101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamasrit Dash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05074712v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lib&#233;rioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202507069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Favereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04142697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Colesnic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Hernando" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M M&#233;nand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03366069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424621500929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02748575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcan Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinglu Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Su&#225;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001733" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gothland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705958" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593587v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.05.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide&#8197;su&#225;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201705303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04276G" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Gac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28C51L83-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nociari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lehmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Perez Bay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Radu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400530111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Adam De Beaumais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403578" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJWCQ3LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Ngan Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00104d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Marcelo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKT7WZ81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam De Beaumais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DSFVWD8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106727" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2TNGH5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo070315y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6WLQR4G0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Blais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Val&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo052489q" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SBVJDCBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017164v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017162v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Val&#233;ry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaphon Khrueawatthanawet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174888v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fihey Arnaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porcheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mesnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahousse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Menand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118870068.ch10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-menand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0174-9120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115286101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamasrit Dash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05074712v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lib&#233;rioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202507069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Favereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04142697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Colesnic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Hernando" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M M&#233;nand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03366069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424621500929" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02748575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcan Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinglu Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Su&#225;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001733" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gothland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705958" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.05.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide&#8197;su&#225;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201705303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04276G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Gac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28C51L83-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nociari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lehmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Perez Bay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Radu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400530111" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Adam De Beaumais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403578" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJWCQ3LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Ngan Tran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00104d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Marcelo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKT7WZ81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam De Beaumais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DSFVWD8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106727" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2TNGH5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo070315y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6WLQR4G0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Blais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Val&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo052489q" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SBVJDCBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Val&#233;ry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fihey Arnaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaphon Khrueawatthanawet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porcheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mesnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahousse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Menand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118870068.ch10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>