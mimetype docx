--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -285,295 +285,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Supramolecular Polymers by pH‐Gated Conformational Control of a Self‐Assembling Cyclodextrin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encoding and Expressing the Handedness of a Möbius π System in a Totemic Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamasrit Dash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenting Hu</w:t>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérian Libérioux</w:t>
+                <w:t xml:space="preserve">Ludovic Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rossignol</w:t>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Pembouong</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Derat</w:t>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202507069⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c00524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05074712v1</w:t>
+                <w:t xml:space="preserve">hal-05050794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding and Expressing the Handedness of a Möbius π System in a Totemic Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Syamasrit Dash</w:t>
+                <w:t xml:space="preserve">Transient Supramolecular Polymers by pH‐Gated Conformational Control of a Self‐Assembling Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenting Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+                <w:t xml:space="preserve">Valérian Libérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Favereau</w:t>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+                <w:t xml:space="preserve">Gaëlle Pembouong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c00524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202507069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05050794v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precisely Designed Difunctionalized Cyclodextrin Produces a Solid‐State Organic Porous Hierarchical Supramolecular Assembly</w:t>
               </w:r>
@@ -687,602 +687,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04142697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexaphyrin-cyclodextrin hybrids: Getting larger, getting confused</w:t>
+                <w:t xml:space="preserve">Programmed synthesis of Hepta-differentiated b-Cyclodextrin: 1 out of 117655 arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Robert</w:t>
+                <w:t xml:space="preserve">Jiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bistri-Aslanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1088424621500929⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202102182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366069v1</w:t>
+                <w:t xml:space="preserve">hal-03158175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmed synthesis of Hepta-differentiated b-Cyclodextrin: 1 out of 117655 arrangements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hexaphyrin-cyclodextrin hybrids: Getting larger, getting confused</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+                <w:t xml:space="preserve">François Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bistri-Aslanoff</w:t>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (10n12), pp.1022-1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202102182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S1088424621500929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158175v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03366069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the Monomeric (L)CuH in NHC‐Capped Cyclodextrin: Cavity‐Controlled Chemoselective Hydrosilylation of α,β‐Unsaturated Ketones</w:t>
+                <w:t xml:space="preserve">Synthesis, Conformational Analysis, and Complexation Study of an Iminosugar-Aza-Crown, a Sweet Chiral Cyclam Analog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangcan Xu</w:t>
+                <w:t xml:space="preserve">Alexandra Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leloux</w:t>
+                <w:t xml:space="preserve">Ana Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinglu Zhang</w:t>
+                <w:t xml:space="preserve">Thibault Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
+                <w:t xml:space="preserve">Antonio Franconetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+                <w:t xml:space="preserve">Ana Arda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (19), pp.7591-7597. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.2344-2349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202001733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748575v1</w:t>
+                <w:t xml:space="preserve">hal-02504835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Conformational Analysis, and Complexation Study of an Iminosugar-Aza-Crown, a Sweet Chiral Cyclam Analog</w:t>
+                <w:t xml:space="preserve">Capturing the Monomeric (L)CuH in NHC‐Capped Cyclodextrin: Cavity‐Controlled Chemoselective Hydrosilylation of α,β‐Unsaturated Ketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bordes</w:t>
+                <w:t xml:space="preserve">Guangcan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Poveda</w:t>
+                <w:t xml:space="preserve">Sébastien Leloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Troadec</w:t>
+                <w:t xml:space="preserve">Pinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Franconetti</w:t>
+                <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Arda</w:t>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (6), pp.2344-2349. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (19), pp.7591-7597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202001733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504835v1</w:t>
+                <w:t xml:space="preserve">hal-02748575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrating Communications in a Three-Type Chirality Totem: Remote Control of the Chiroptical Response of a Mobius Aromatic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1359,51 +1359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging β-Cyclodextrin Prevents Self-Inclusion, Promotes Supramolecular Polymerization, and Promotes Cooperative Interaction with Nucleic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pembouong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1506,51 +1506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1731,103 +1731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Chiral Metallo-pockets Including a Single Metal Serving as both structural Probe and Catalytic Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Tugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), pp.174 - 191. </w:t>
@@ -1865,103 +1865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin Cavity-Induced Mechanistic Switch in Copper-Catalyzed Hydroboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Meijide suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129 (36), pp.10961 - 10965. </w:t>
@@ -1993,1462 +1993,1462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elena Zaborova</w:t>
+                <w:t xml:space="preserve">Protonated hexaphyrin–cyclodextrin hybrids: molecular recognition tuned by a kinetic-to-thermodynamic topological adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (60), pp.9347-9350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC04276G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393783v1</w:t>
+                <w:t xml:space="preserve">hal-01346462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonated hexaphyrin–cyclodextrin hybrids: molecular recognition tuned by a kinetic-to-thermodynamic topological adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Hexaphyrin-Cyclodextrin Hybrids: A Nest for Switchable Aromaticity, Asymmetric Confinement, and Isomorphic Fluxionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CC04276G⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (1), pp.297-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201508009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346462v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexaphyrin-Cyclodextrin Hybrids: A Nest for Switchable Aromaticity, Asymmetric Confinement, and Isomorphic Fluxionality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisday Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sananda Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201508009⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (14), pp.1620 - 1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01231166v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beta cyclodextrins bind, stabilize, and remove lipofuscin bisretinoids from retinal pigment epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guieu</w:t>
+                <w:t xml:space="preserve">M. M. Nociari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Petrillo</w:t>
+                <w:t xml:space="preserve">G. L. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guitet,</w:t>
+                <w:t xml:space="preserve">A. E. Perez Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6354⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (14), pp.E1402--E1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1400530111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324074v1</w:t>
+                <w:t xml:space="preserve">hal-01707999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta cyclodextrins bind, stabilize, and remove lipofuscin bisretinoids from retinal pigment epithelium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. L. Lehmann</w:t>
+                <w:t xml:space="preserve">Solid-State Hierarchical Cyclodextrin-Based Supramolecular Polymer Constructed by Primary, Secondary, and Tertiary Azido Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Perez Bay</w:t>
+                <w:t xml:space="preserve">Segolene Adam De Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. Radu</w:t>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jiang</w:t>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (14), pp.E1402--E1408. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (28), pp.7238-7242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1400530111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201403578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707999v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Hierarchical Cyclodextrin-Based Supramolecular Polymer Constructed by Primary, Secondary, and Tertiary Azido Interactions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Cyclodextrin-adamantane conjugates, self-inclusion and aggregation versus supramolecular polymer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diem Ngan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Colesnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Adam De Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Etienne Derat</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+                <w:t xml:space="preserve">François Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 53 (28), pp.7238-7242. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (6), pp.703-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201403578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4qo00104d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01397903v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guenet</w:t>
+                <w:t xml:space="preserve">Elodie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (35), pp.10915-10920. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-adamantane conjugates, self-inclusion and aggregation versus supramolecular polymer formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diem Ngan Tran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
+                <w:t xml:space="preserve">Marta Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Portier</w:t>
+                <w:t xml:space="preserve">Maxime Guitet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (6), pp.703-706. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5354. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4qo00104d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480768v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHC-Capped Cyclodextrins (ICyDs): Insulated Metal Complexes, Commutable Multicoordination Sphere, and Cavity-Dependent Catalysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Marcelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Tugny</w:t>
+                <w:t xml:space="preserve">E. Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Jimenez-Barbero</w:t>
+                <w:t xml:space="preserve">M. Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prencipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52 (28), pp.7213-7218. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201301225⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 52, pp.639-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397621v1</w:t>
+                <w:t xml:space="preserve">hal-00949280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Prencipe</w:t>
+                <w:t xml:space="preserve">NHC-Capped Cyclodextrins (ICyDs): Insulated Metal Complexes, Commutable Multicoordination Sphere, and Cavity-Dependent Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Blériot</w:t>
+                <w:t xml:space="preserve">Filipa Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Tugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ménand</w:t>
+                <w:t xml:space="preserve">Jesus Jimenez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52, pp.639-644. </w:t>
+              <w:t xml:space="preserve">, 2013, 52 (28), pp.7213-7218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201301225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949280v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diametrically Opposed Carbenes on an α-Cyclodextrin: Synthesis, Characterization of Organometallic Complexes and Suzuki-Miyaura Coupling in Ethanol and in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Adam De Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Jiménez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3505,349 +3505,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-Induced Auto-Healing of Hybrid Polyoxometalates</w:t>
+                <w:t xml:space="preserve">Cyclodextrins selectively modified on both rims using an O-3-debenzylative post-functionalisation, a consequence of the Sorrento meeting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Izzet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickaël M Ménand</w:t>
+                <w:t xml:space="preserve">S. Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Matt</w:t>
+                <w:t xml:space="preserve">S.A. de Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+                <w:t xml:space="preserve">B. Vauzeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201106727⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 356, pp.278-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213227v1</w:t>
+                <w:t xml:space="preserve">hal-00824401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins selectively modified on both rims using an O-3-debenzylative post-functionalisation, a consequence of the Sorrento meeting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclodextrin-Induced Auto-Healing of Hybrid Polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. de Beaumais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Blériot</w:t>
+                <w:t xml:space="preserve">Guillaume Izzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël M Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vauzeilles</w:t>
+                <w:t xml:space="preserve">Benjamin Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.M. Zhang</w:t>
+                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 356, pp.278-281. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.487-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201106727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824401v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitand supported tetraphosphine: cyclodextrin offers a useful platform for Suzuki-Miyaura cross-coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4195,51 +4195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Orthogonally Protected Cyclic Homooligomers from Sugar Amino Acids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4316,51 +4316,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TMAF-Catalyzed Conjugate Addition of Oxazolidinone and Thiols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4411,51 +4411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective Debenzylation of C-Glycosyl Compounds by Boron Trichloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Valéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4519,346 +4519,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of Möbius type Ni(II) and Pd(II) Hexaphyrin- Cyclodextrin complexes. The Oak and the Reeds fable.</w:t>
+                <w:t xml:space="preserve">Control of (anti)aromaticy and Möbius topology with cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Porphyrins and Phthalocyanines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Niagara Falls (NY), United States</w:t>
+              <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Dunkerque (59140), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174888v1</w:t>
+                <w:t xml:space="preserve">hal-05174977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of (anti)aromaticy and Möbius topology with cyclodextrins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of hexaphyrin-cyclodextrin receptors for unorthodox (anti)aromatic π-type interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Dunkerque (59140), France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Dunkerque (59140), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05174977v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hexaphyrin-cyclodextrin receptors for unorthodox (anti)aromatic π-type interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxidation of Möbius type Ni(II) and Pd(II) Hexaphyrin- Cyclodextrin complexes. The Oak and the Reeds fable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamasrit Dash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fihey Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Dunkerque (59140), France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Niagara Falls (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182535v1</w:t>
+                <w:t xml:space="preserve">hal-05174888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry constrained Hexaphyrin-Cyclodextrin Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5099,51 +5099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5217,51 +5217,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of face-to-face sandwiched hexaphyrin-cyclodextrin hybrids for unorthodox π-type interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5312,51 +5312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry constrained Hexaphyrin-Cyclodextrin Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,51 +5663,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C19680A5"/>
+    <w:nsid w:val="5E18E878"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5894,51 +5894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-menand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0174-9120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115286101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamasrit Dash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05074712v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lib&#233;rioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202507069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Favereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04142697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Colesnic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Hernando" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M M&#233;nand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03366069v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424621500929" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102182" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02748575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcan Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinglu Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Su&#225;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001733" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gothland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705958" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.05.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide&#8197;su&#225;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201705303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346462v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04276G" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Gac" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28C51L83-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707999v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nociari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lehmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Perez Bay" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Radu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400530111" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397903v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Adam De Beaumais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403578" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJWCQ3LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480768v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Ngan Tran" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00104d" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Marcelo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKT7WZ81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam De Beaumais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DSFVWD8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106727" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2TNGH5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo070315y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6WLQR4G0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Blais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Val&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo052489q" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SBVJDCBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Val&#233;ry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fihey Arnaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182535v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaphon Khrueawatthanawet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porcheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mesnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahousse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Menand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118870068.ch10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-menand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0174-9120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115286101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamasrit Dash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Favereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05074712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lib&#233;rioux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202507069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04142697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Colesnic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Hernando" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M M&#233;nand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03366069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424621500929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02748575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcan Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinglu Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Su&#225;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001733" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gothland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705958" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.05.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide&#8197;su&#225;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201705303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04276G" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Gac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28C51L83-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nociari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lehmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Perez Bay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Radu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400530111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Adam De Beaumais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403578" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJWCQ3LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Ngan Tran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00104d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Marcelo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301225" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKT7WZ81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam De Beaumais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DSFVWD8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106727" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2TNGH5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo070315y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6WLQR4G0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Blais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Val&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo052489q" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SBVJDCBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Val&#233;ry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaphon Khrueawatthanawet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174888v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fihey Arnaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porcheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mesnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahousse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Menand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118870068.ch10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>