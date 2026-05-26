--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -285,295 +285,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encoding and Expressing the Handedness of a Möbius π System in a Totemic Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transient Supramolecular Polymers by pH‐Gated Conformational Control of a Self‐Assembling Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Fihey</w:t>
+                <w:t xml:space="preserve">Wenting Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Favereau</w:t>
+                <w:t xml:space="preserve">Valérian Libérioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
+                <w:t xml:space="preserve">Gaëlle Pembouong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5c00524⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202507069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05050794v1</w:t>
+                <w:t xml:space="preserve">hal-05074712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Supramolecular Polymers by pH‐Gated Conformational Control of a Self‐Assembling Cyclodextrin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenting Hu</w:t>
+                <w:t xml:space="preserve">Encoding and Expressing the Handedness of a Möbius π System in a Totemic Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syamasrit Dash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérian Libérioux</w:t>
+                <w:t xml:space="preserve">Arnaud Fihey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Rossignol</w:t>
+                <w:t xml:space="preserve">Ludovic Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Pembouong</w:t>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Derat</w:t>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202507069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5c00524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074712v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05050794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precisely Designed Difunctionalized Cyclodextrin Produces a Solid‐State Organic Porous Hierarchical Supramolecular Assembly</w:t>
               </w:r>
@@ -938,325 +938,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Conformational Analysis, and Complexation Study of an Iminosugar-Aza-Crown, a Sweet Chiral Cyclam Analog</w:t>
+                <w:t xml:space="preserve">Capturing the Monomeric (L)CuH in NHC‐Capped Cyclodextrin: Cavity‐Controlled Chemoselective Hydrosilylation of α,β‐Unsaturated Ketones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bordes</w:t>
+                <w:t xml:space="preserve">Guangcan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Poveda</w:t>
+                <w:t xml:space="preserve">Sébastien Leloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Troadec</w:t>
+                <w:t xml:space="preserve">Pinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Franconetti</w:t>
+                <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Arda</w:t>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (6), pp.2344-2349. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (19), pp.7591-7597. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202001733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504835v1</w:t>
+                <w:t xml:space="preserve">hal-02748575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the Monomeric (L)CuH in NHC‐Capped Cyclodextrin: Cavity‐Controlled Chemoselective Hydrosilylation of α,β‐Unsaturated Ketones</w:t>
+                <w:t xml:space="preserve">Synthesis, Conformational Analysis, and Complexation Study of an Iminosugar-Aza-Crown, a Sweet Chiral Cyclam Analog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangcan Xu</w:t>
+                <w:t xml:space="preserve">Alexandra Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leloux</w:t>
+                <w:t xml:space="preserve">Ana Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinglu Zhang</w:t>
+                <w:t xml:space="preserve">Thibault Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
+                <w:t xml:space="preserve">Antonio Franconetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+                <w:t xml:space="preserve">Ana Arda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (19), pp.7591-7597. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.2344-2349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202001733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748575v1</w:t>
+                <w:t xml:space="preserve">hal-02504835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrating Communications in a Three-Type Chirality Totem: Remote Control of the Chiroptical Response of a Mobius Aromatic System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1359,51 +1359,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging β-Cyclodextrin Prevents Self-Inclusion, Promotes Supramolecular Polymerization, and Promotes Cooperative Interaction with Nucleic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Evenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Pembouong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1731,103 +1731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Chiral Metallo-pockets Including a Single Metal Serving as both structural Probe and Catalytic Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Tugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), pp.174 - 191. </w:t>
@@ -1865,103 +1865,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin Cavity-Induced Mechanistic Switch in Copper-Catalyzed Hydroboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Meijide suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 129 (36), pp.10961 - 10965. </w:t>
@@ -2552,51 +2552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segolene Adam De Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2653,307 +2653,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-adamantane conjugates, self-inclusion and aggregation versus supramolecular polymer formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diem Ngan Tran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
+                <w:t xml:space="preserve">Aurélie Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Portier</w:t>
+                <w:t xml:space="preserve">Elodie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4qo00104d⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (35), pp.10915-10920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480768v1</w:t>
+                <w:t xml:space="preserve">hal-01178990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclodextrin-adamantane conjugates, self-inclusion and aggregation versus supramolecular polymer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
+                <w:t xml:space="preserve">Diem Ngan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Colesnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Adam De Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (6), pp.703-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4qo00104d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01178990v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
               </w:r>
@@ -3067,388 +3067,388 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NHC-Capped Cyclodextrins (ICyDs): Insulated Metal Complexes, Commutable Multicoordination Sphere, and Cavity-Dependent Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinglu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Zaborova</w:t>
+                <w:t xml:space="preserve">Filipa Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Tugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guitet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Ménand</w:t>
+                <w:t xml:space="preserve">Jesus Jimenez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52, pp.639-644. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 52 (28), pp.7213-7218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201301225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949280v1</w:t>
+                <w:t xml:space="preserve">hal-01397621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHC-Capped Cyclodextrins (ICyDs): Insulated Metal Complexes, Commutable Multicoordination Sphere, and Cavity-Dependent Catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pinglu Zhang</w:t>
+                <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Marcelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Tugny</w:t>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Jimenez-Barbero</w:t>
+                <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 52 (28), pp.7213-7218. </w:t>
+              <w:t xml:space="preserve">, 2013, 52, pp.639-644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201301225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397621v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diametrically Opposed Carbenes on an α-Cyclodextrin: Synthesis, Characterization of Organometallic Complexes and Suzuki-Miyaura Coupling in Ethanol and in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Adam De Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Jiménez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3537,51 +3537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. de Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,51 +3803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitand supported tetraphosphine: cyclodextrin offers a useful platform for Suzuki-Miyaura cross-coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4189,286 +4189,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Orthogonally Protected Cyclic Homooligomers from Sugar Amino Acids.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">TMAF-Catalyzed Conjugate Addition of Oxazolidinone and Thiols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hamon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Xie</w:t>
+                <w:t xml:space="preserve">V. Dalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 70, pp.4423-4430</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, -, pp.95-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017162v1</w:t>
+                <w:t xml:space="preserve">hal-00017164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TMAF-Catalyzed Conjugate Addition of Oxazolidinone and Thiols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Orthogonally Protected Cyclic Homooligomers from Sugar Amino Acids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Blais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Valéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dalla</w:t>
+                <w:t xml:space="preserve">J. Xie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, -, pp.95-98</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70, pp.4423-4430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017164v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regioselective Debenzylation of C-Glycosyl Compounds by Boron Trichloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Valéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 340, pp.481-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4519,191 +4519,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of (anti)aromaticy and Möbius topology with cyclodextrins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of hexaphyrin-cyclodextrin receptors for unorthodox (anti)aromatic π-type interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2024, Dunkerque (59140), France</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Dunkerque (59140), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05174977v1</w:t>
+                <w:t xml:space="preserve">hal-05182535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hexaphyrin-cyclodextrin receptors for unorthodox (anti)aromatic π-type interactions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of (anti)aromaticy and Möbius topology with cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Cyclodextrin Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Dunkerque (59140), France</w:t>
+              <w:t xml:space="preserve">, May 2024, Dunkerque (59140), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182535v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05174977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation of Möbius type Ni(II) and Pd(II) Hexaphyrin- Cyclodextrin complexes. The Oak and the Reeds fable.</w:t>
               </w:r>
@@ -4715,64 +4715,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syamasrit Dash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fihey Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4814,51 +4814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry constrained Hexaphyrin-Cyclodextrin Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4974,51 +4974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5099,51 +5099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Jabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5217,51 +5217,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of face-to-face sandwiched hexaphyrin-cyclodextrin hybrids for unorthodox π-type interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5312,51 +5312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometry constrained Hexaphyrin-Cyclodextrin Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanaphon Khrueawatthanawet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5663,51 +5663,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E18E878"/>
+    <w:nsid w:val="6577618E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5894,51 +5894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-menand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0174-9120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115286101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamasrit Dash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050794v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Favereau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00524" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05074712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Hu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lib&#233;rioux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202507069" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04142697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Colesnic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Hernando" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M M&#233;nand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03366069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424621500929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02748575v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcan Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinglu Zhang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Su&#225;rez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001733" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gothland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705958" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.05.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide&#8197;su&#225;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201705303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04276G" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Gac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28C51L83-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nociari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lehmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Perez Bay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Radu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400530111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Adam De Beaumais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403578" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJWCQ3LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480768v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Ngan Tran" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00104d" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397621v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Marcelo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301225" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKT7WZ81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam De Beaumais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DSFVWD8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106727" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2TNGH5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo070315y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6WLQR4G0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Blais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Val&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo052489q" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SBVJDCBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017162v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Val&#233;ry" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017164v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174977v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182535v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaphon Khrueawatthanawet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174888v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fihey Arnaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porcheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mesnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahousse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Menand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118870068.ch10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mickael-menand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0174-9120" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115286101" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542801v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syamasrit Dash" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500466" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05074712v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Hu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lib&#233;rioux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202507069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050794v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fihey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Favereau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5c00524" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04142697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Colesnic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Hernando" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M M&#233;nand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300150" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03366069v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Robert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424621500929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02748575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcan Xu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leloux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinglu Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Su&#225;rez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001733" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278394v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cisse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04074" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357564v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gothland" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771516v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705958" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.05.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593597v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide&#8197;su&#225;rez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201705303" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346462v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04276G" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Gac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28C51L83-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707999v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nociari" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lehmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Perez Bay" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Radu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400530111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397903v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Adam De Beaumais" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403578" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJWCQ3LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480768v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Ngan Tran" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00104d" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397621v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Marcelo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301225" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKT7WZ81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685012v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam De Beaumais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DSFVWD8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213227v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106727" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2TNGH5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maisonneuve" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi M&#233;tivier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo070315y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6WLQR4G0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023686v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Blais" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Val&#233;ry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo052489q" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SBVJDCBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017164v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalla" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017162v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Blais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Val&#233;ry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017163v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanaphon Khrueawatthanawet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174977v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174888v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fihey Arnaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182409v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Porcheron" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Mesnard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delahousse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cardinael" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Agasse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jabin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944122v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182485v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891144v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Menand" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118870068.ch10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>