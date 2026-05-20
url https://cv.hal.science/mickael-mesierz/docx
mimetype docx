--- v0 (2026-04-19)
+++ v1 (2026-05-20)
@@ -91,852 +91,852 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textes figés, textes réinventés : les pratiques de lecture des personnages dans Solal</w:t>
+                <w:t xml:space="preserve">Fonctions de l’écriture narrative dans l’histoire littéraire de Julien Gracq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mesierz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Albert Cohen, "La beauté"</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Julien Gracq, une figure singulière de l’écrivain comme intellectuel, Dominique Perrin (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.143-158, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117665v1</w:t>
+                <w:t xml:space="preserve">hal-05117667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’objet-livre surréaliste après 1940 : pratiques et analyses de Julien Gracq</w:t>
+                <w:t xml:space="preserve">Gracq contre Rome, ou comment dérouter la critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mesierz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le surréalisme et l’objet-livre : héritage, perspectives et enjeux actuels</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Voyage et scandale, Patrick Mathieu (dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 185-196, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117664v1</w:t>
+                <w:t xml:space="preserve">hal-03997597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La poésie hors de l’écrit : de l’autobiographie à l’histoire littéraire</w:t>
+                <w:t xml:space="preserve">Julien Gracq et le surréalisme : influences littéraires et interprétation critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mesierz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Julien Gracq et la tradition poétique</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Carnets de Chaminadour. Julien Gracq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4, Hugues Bachelot (dir.), pp.261-281, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117659v1</w:t>
-[...344 lines deleted...]
-                <w:t xml:space="preserve">hal-04784668v1</w:t>
+                <w:t xml:space="preserve">hal-03997746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions de l’écriture narrative dans l’histoire littéraire de Julien Gracq</w:t>
+                <w:t xml:space="preserve">Textes figés, textes réinventés : les pratiques de lecture des personnages dans Solal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mesierz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Julien Gracq, une figure singulière de l’écrivain comme intellectuel, Dominique Perrin (dir.)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05117667v1</w:t>
+              <w:t xml:space="preserve">Journée d'étude Albert Cohen, "La beauté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atelier Albert Cohen, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gracq contre Rome, ou comment dérouter la critique</w:t>
+                <w:t xml:space="preserve">L’objet-livre surréaliste après 1940 : pratiques et analyses de Julien Gracq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mesierz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voyage et scandale, Patrick Mathieu (dir.)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03997597v1</w:t>
+              <w:t xml:space="preserve">Le surréalisme et l’objet-livre : héritage, perspectives et enjeux actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gracq et le surréalisme : influences littéraires et interprétation critique</w:t>
+                <w:t xml:space="preserve">La poésie hors de l’écrit : de l’autobiographie à l’histoire littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mesierz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Chaminadour. Julien Gracq</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Julien Gracq et la tradition poétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Maison Julien Gracq, Saint-Florent-le-Vieil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ascendant du genre littéraire sur la genèse critique : étude de deux dossiers génétiques de Julien Gracq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mesierz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire général de critique génétique de l'ITEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, E.N.S., Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rome, Nantes et Paris : critique et urbanisme chez Julien Gracq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mesierz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire U.M.R. Thalim</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rebelle discret : Julien Gracq, entre indépendance et fidélité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mesierz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’Association pour la Recherche et l’Étude du Surréalisme (APRES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gracq et l’esprit baroque : affinités et dépassement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mesierz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre de Recherches sur le Surréalisme de Paris III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03997746v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gracq et le surréalisme : influences littéraires et interprétation critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Mesierz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres de Chaminadour. Pierre Michon sur les grands chemins de Julien Gracq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Guéret, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04784668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1202,165 +1202,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to differentiate : Julien Gracq’s encounter with Germany, trad. Elza Adamowicz et Peter Dunwoodie</w:t>
+                <w:t xml:space="preserve">Apprendre à distinguer : Gracq et la rencontre de l’Allemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mesierz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélusine numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, II, p. 54-65</w:t>
+              <w:t xml:space="preserve">, 2020, II, pp.79-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117666v1</w:t>
+                <w:t xml:space="preserve">hal-03997656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre à distinguer : Gracq et la rencontre de l’Allemagne</w:t>
+                <w:t xml:space="preserve">Learning to differentiate : Julien Gracq’s encounter with Germany, trad. Elza Adamowicz et Peter Dunwoodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Mesierz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélusine numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, II, pp.79-95</w:t>
+              <w:t xml:space="preserve">, 2020, II, p. 54-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997656v1</w:t>
+                <w:t xml:space="preserve">hal-05117666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours du corps dans les textes de Julien Gracq</w:t>
               </w:r>
@@ -1834,51 +1834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117665v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mesierz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117664v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117659v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784628v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997758v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784668v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117667v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997597v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05117670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117666v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997656v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117667v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Mesierz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997597v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997746v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117665v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117664v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117659v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784628v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784668v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05117670v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784692v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.8216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997729v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997656v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117666v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997710v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102018v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117669v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117668v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>