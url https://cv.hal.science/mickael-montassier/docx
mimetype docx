--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -124,51 +124,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -292,6005 +292,6135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chromatic number of 2-edge-colored and signed graphs of bounded maximum degree</w:t>
+                <w:t xml:space="preserve">Evaluation of Escherichia coli as a prophylactic treatment of intestinal colonization by extended-spectrum beta-lactamase-producing E. coli in a murine model of antibiotic-induced dysbiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Duffy</w:t>
+                <w:t xml:space="preserve">Murad Ishnaiwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jacques</w:t>
+                <w:t xml:space="preserve">Michel Dion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Emmanuel Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+                <w:t xml:space="preserve">Quentin Le Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Batard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113579⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 137 (3), pp.lxag041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jambio/lxag041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04227159v1</w:t>
+                <w:t xml:space="preserve">inserm-05577745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Distance list (Δ+2)-coloring of planar graphs with girth at least 10</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The chromatic number of 2-edge-colored and signed graphs of bounded maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-022-00883-w⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346 (10), pp.113579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04041786v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04227159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$r$-hued ( r + 1 ) -coloring of planar graphs with girth at least 8 for $r$ ≥ 9</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">2-Distance list (Δ+2)-coloring of planar graphs with girth at least 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoang La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (2), pp.1356-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-022-00883-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03475125v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04041786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic coloring of graphs and entropy compression method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">$r$-hued ( r + 1 ) -coloring of planar graphs with girth at least 8 for $r$ ≥ 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoang La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.111772⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.#103219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02938618v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03475125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lower bound on the order of the largest induced linear forest in triangle-free planar graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Acyclic coloring of graphs and entropy compression method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 342 (4), pp.943-950. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2018.11.023⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 343 (4), pp.#111772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.111772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02010775v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02938618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large induced forests in planar graphs with girth 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A lower bound on the order of the largest induced linear forest in triangle-free planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.06.029⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (4), pp.943-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2018.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02021020v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02010775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning Sparse Graphs into an Independent Set and a Forest of Bounded Degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Large induced forests in planar graphs with girth 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/6815⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01730269v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02021020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning a triangle-free planar graph into a forest and a forest of bounded degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Partitioning Sparse Graphs into an Independent Set and a Forest of Bounded Degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.#P1.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/6815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01430784v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01730269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-path in graphs with bounded average degree</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Partitioning a triangle-free planar graph into a forest and a forest of bounded degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman Soták</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7151/dmgt.1859⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01346642v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01430784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lower bound on the order of the largest induced forest in planar graphs with high girth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Optimal unavoidable sets of types of 3-paths for planar graphs of given girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Jendrol'</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mária Maceková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Soták</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.011⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339 (2), pp.780 - 789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01375448v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal unavoidable sets of types of 3-paths for planar graphs of given girth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">3-path in graphs with bounded average degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Jendrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mária Maceková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Soták</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.10.016⟩</w:t>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.339-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7151/dmgt.1859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263824v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01346642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-colorings: non-colorable graphs and NP-completeness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A lower bound on the order of the largest induced forest in planar graphs with high girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/3509⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263770v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01375448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of fault-tolerant on-board networks with variable switch sizes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Near-colorings: non-colorable graphs and NP-completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.#P1.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/3509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.09.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01111370v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Domination in Cubic Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Design of fault-tolerant on-board networks with variable switch sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justin Southey</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21855⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 562, pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263782v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Independent Domination in Cubic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">Michael A. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Southey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 75 (2), pp.191-202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21731⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 80 (4), pp.329-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911263v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong chromatic index of planar graphs with large girth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Tomas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7151/dmgt.1763⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (2), pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920932v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+                <w:t xml:space="preserve">Strong chromatic index of planar graphs with large girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.723-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7151/dmgt.1763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00911272v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized power domination in regular graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/120891356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903699v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjacent vertex-distinguishing edge coloring of graphs with maximum degree $\Delta$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Generalized power domination in regular graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Löwenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-011-9444-9⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.1559-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120891356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782842v1</w:t>
+                <w:t xml:space="preserve">hal-00903699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complexity Dichotomy for the Coloring of Sparse Graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adjacent vertex-distinguishing edge coloring of graphs with maximum degree $\Delta$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21659⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1), pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-011-9444-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736468v1</w:t>
+                <w:t xml:space="preserve">lirmm-00782842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On strong edge-colouring of subcubic graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">A Complexity Dichotomy for the Coloring of Sparse Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petru Valicov</w:t>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.05.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (1), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686021v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized power domination of graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">On strong edge-colouring of subcubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 160 (12), pp.1691-1698. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.03.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 161 (16-17), pp.2467-2479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00591512v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(k,1)-coloring of sparse graphs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Generalized power domination of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.11.031⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (12), pp.1691-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782819v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some structural properties of planar graphs and their applications to 3-choosability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">(k,1)-coloring of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna O. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 312 (2), pp.362-373. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.09.028⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 312 (6), pp.1128-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782828v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00782819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally identifying coloring of graphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+                <w:t xml:space="preserve">Some structural properties of planar graphs and their applications to 3-choosability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/2417⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 312 (2), pp.362-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529640v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00782828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L(p,q)-labeling of sparse graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (4), pp.646-660. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10878-012-9507-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00738574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing a graph into forests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Locally identifying coloring of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/2417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2011.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00656800v1</w:t>
+                <w:t xml:space="preserve">hal-00529640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On backbone coloring of graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Decomposing a graph into forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weifan Wang</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-010-9342-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (1), pp.38-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782811v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On two variations of identifying codes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+                <w:t xml:space="preserve">On backbone coloring of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.05.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-010-9342-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475625v2</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00782811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(k,j)-coloring of sparse graphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">On two variations of identifying codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.06.021⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 311 (17), pp.1948-1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263802v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering a Graph by Forests and a Matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">(k,j)-coloring of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/100818340⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263789v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjacent vertex-distinguishing edge coloring of graphs with maximum degree at least five</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.457-462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of sparse graphs into two forests, one having bounded maximum degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Covering a Graph by Forests and a Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2010.07.009⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.1804-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100818340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263807v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar graphs without adjacent cycles of length at most seven are 3-colorable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Decomposition of sparse graphs, with application to game coloring number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas B. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310 (10-11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2010.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401710v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the acyclic 3-choosability of some planar graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Decomposition of sparse graphs into two forests, one having bounded maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2010.02.005⟩</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (20), pp.913-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263813v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex decompositions of sparse graphs into an edgeless subgraph and a subgraph of maximum degree at most k</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Planar graphs without adjacent cycles of length at most seven are 3-colorable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.V. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310 (1), pp.167-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377372v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of sparse graphs, with application to game coloring number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A note on the acyclic 3-choosability of some planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2010.01.008⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (10), pp.1104-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263814v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Every planar graph without cycles of lengths 4 to 12 is acyclically 3-choosable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Vertex decompositions of sparse graphs into an edgeless subgraph and a subgraph of maximum degree at most k</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (2), pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.20467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402807v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar graphs without 5- and 7-cycles and without adjacent triangles are 3-colorable.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Every planar graph without cycles of lengths 4 to 12 is acyclically 3-choosable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 99 (4), pp.668-673</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349110v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted list colouring of planar graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Planar graphs without 5- and 7-cycles and without adjacent triangles are 3-colorable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Glebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 62 (2), pp.127-138</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (4), pp.668-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349116v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Star coloring of sparse graphs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuehua Bu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel W. Cranston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 62 (3), pp.201-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the 3-colorability of planar graphs without 4-, 7- and 9-cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuehua Bu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huajing Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 309 (13), pp.4596-4607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.disc.2009.02.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00369723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An upper bound on the adaptable choosability of graphs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Adapted list colouring of planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (2), pp.127-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322868v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relaxation of Havel's 3-color problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">An upper bound on the adaptable choosability of graphs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yingqian Wang</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.351-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2008.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300736v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Short Cycles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+                <w:t xml:space="preserve">A relaxation of Havel's 3-color problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingqian Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 107 (3-4), pp.107-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00184811v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear choosability of graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Short Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 10 no. 1 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306479v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00184811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(d,1)-total labeling of planar graphs with large girth and high maximum degree.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Linear choosability of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 307, pp.2141-2151</w:t>
+              <w:t xml:space="preserve">, 2008, 308 (17), pp.3938-3950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293465v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic 5-choosability of planar graphs without small cycles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">(d,1)-total labeling of planar graphs with large girth and high maximum degree.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bazzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54, pp.245--260</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 307, pp.2141-2151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307135v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small non-Z4-colorable planar graph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Acyclic 5-choosability of planar graphs without small cycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 307 (13), pp.1684--1686</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.245--260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285580v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the not 3-choosability of some families of planar graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A small non-Z4-colorable planar graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 99, pp.68--71</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 307 (13), pp.1684--1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307136v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic 4-choosability of planar graphs without cycles of specific length</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">A note on the not 3-choosability of some families of planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26, pp.473--491</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99, pp.68--71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307141v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the acyclic choosability of graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Acyclic 4-choosability of planar graphs without cycles of specific length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51, pp.281--300</w:t>
+              <w:t xml:space="preserve">Algorithms and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.473--491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307137v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bordeaux 3-color conjecture and 3-choosability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">On the acyclic choosability of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 306 (6), pp.573-579</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.281--300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306480v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(d,1)-total labeling of graphs with given maximum average degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Bordeaux 3-color conjecture and 3-choosability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51, pp.93--109</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 306 (6), pp.573-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307139v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(d,1)-total labeling of graphs with given maximum average degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.93--109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A note on 2-facial coloring of plane graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 98, pp.235--241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6300,2718 +6430,2718 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chromatic number and switching chromatic number of 2-edge-colored graphs of bounded degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW 2019 - 5th Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02938635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">r-hued coloring of planar graphs with girth at least 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoang La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW 2019 - 5th Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02938645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning sparse graphs into an independent set and a forest of bounded degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW: Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01430813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex-partitions of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGCA: International Conference on Graph theory, Combinatorics and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Jinhua, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01430816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning a triangle-free planar graph into a forest and a forest of bounded degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bergen, Norway. pp.269-275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2015.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01233461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy compression method and graph coloring problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Entropy compression method applied to graph colorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;C: Cycles and Colourings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Novy Smokovec, Slovakia</w:t>
+              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264376v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01233456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Representations of Planar Graphs: Extending a Partial Representation is Hard</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Entropy compression method and graph coloring problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juraj Stacho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2014 - 40th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">C&amp;C: Cycles and Colourings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Novy Smokovec, Slovakia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264271v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy compression method applied to graph colorings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Contact Representations of Planar Graphs: Extending a Partial Representation is Hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Chaplick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kratochvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Stacho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WG 2014 - 40th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nouan-le-fuzelier, France. pp.139-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12340-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01233456v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong chromatic index of planar graphs with large girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pêcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.265-270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-88-7642-475-5_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on strong edge-colouring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Graph Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2012 International Conference on Graph Theory, Combinatorics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Zhejiang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264278v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00782851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A note on strong edge-colouring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Conference on Graph Theory, Combinatorics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Zhejiang, China</w:t>
+              <w:t xml:space="preserve">Bordeaux Graph Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782851v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering a graph by forests and a matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le problème des 3 couleurs et la conjecture de Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Rucky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CanaDAM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">JGA2011, Journées Graphes et Algorithmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264297v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minmax degree of graphs (Extended abstract)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Covering a graph by forests and a matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Rucky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth European Conference on Combinatorics, Graph Theory and Applications, EuroComb 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CanaDAM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Victoria, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264283v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème des 3 couleurs et la conjecture de Steinberg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Minmax degree of graphs (Extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JGA2011, Journées Graphes et Algorithmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Sixth European Conference on Combinatorics, Graph Theory and Applications, EuroComb 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264382v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying colorings of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized power domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of sparse graphs, with applications to game coloring number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Kaohsiung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing a graph into forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3-Color Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Workshop on Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic choosability of planar graphs : a Steinberg like approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroComb'09, European conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, France. pp.199-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive choosability of planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar Colorings '08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Cycles of Specific Lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAGOS: Latin-American Algorithms, Graphs, and Optimization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Puerto Varas, Chile. pp.27-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2008.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00196741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic choosability of graphs: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CS06, Sixth Czech-Slovak International Symposium on Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear choosability of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 European Conference on Combinatorics, Graph Theory and Applications (EuroComb '05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Berlin, Germany. pp.99-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dmtcs.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic choosability of graphs with small maximum degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.239--248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignation de fréquences et étiquetage (d,1)-total dans les topologies planaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (ALGOTEL 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, France. pp.27--31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the acyclic choosability of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT: Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability of recursive clique-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocomb03. European conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Czech Republic. pp.275--279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de télécommunication minimaux embarqués tolérants aux pannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (ALGOTEL 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Banyuls, France. pp.27--32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9021,121 +9151,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic 4-choosability of planar graphs with girth at least 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Mathematics: Graph Theory in Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser Basel, pp.299-310, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7643-7400-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9282,51 +9412,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.lirmm.fr/algco/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05529788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Segard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.60250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04227159v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113579" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041786v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang La" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00883-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475125v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103219" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02010775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.11.023" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.06.029" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730269v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6815" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346642v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jendrol" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Macekov&#225;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1859" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jendrol'" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.10.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263770v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3509" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111370v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delmas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.09.034" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263782v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Southey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21855" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F26ADC4D66886A819739F6D4FA64B32E6133B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaiser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21731" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GCLDSCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920932v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1763" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891356" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782842v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-011-9444-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6MWWZZ5H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686021v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.021" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGBGRNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borodin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna O. Ivanova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.11.031" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782828v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.09.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529640v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2417" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738574v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9507-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FKZ2XT8Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656800v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.04.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCFZ8T9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782811v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Bu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifan Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9342-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-611Q2MLC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475625v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.05.018" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Ivanova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raspaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263789v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kaiser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100818340" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264287v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.074" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNDLG19Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3Q40V0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401710v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.02.005" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377372v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20467" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas B. West" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.01.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402807v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Glebov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349116v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W. Cranston" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajing Lu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.02.030" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q6JBGXT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322868v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2008.06.003" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300736v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqian Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306479v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293465v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bazzaro" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307135v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285580v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307136v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307137v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306480v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307139v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938635v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938645v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430816v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233461v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.037" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264376v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Stacho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_12" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_43" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KDM9K7J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264278v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782851v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264297v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Rucky" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264283v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.042" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T5XF2M2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264382v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264347v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264351v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264386v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264344v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401708v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401707v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353650v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184391v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3434" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307782v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307863v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264370v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307133v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307610v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-7400-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.lirmm.fr/algco/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05529788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Segard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.60250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05577745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Ishnaiwer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04227159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113579" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang La" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00883-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103219" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02010775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.11.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.06.029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6815" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jendrol'" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Macekov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.10.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jendrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1859" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3509" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delmas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.09.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Southey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F26ADC4D66886A819739F6D4FA64B32E6133B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaiser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21731" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GCLDSCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1763" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891356" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-011-9444-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6MWWZZ5H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686021v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGBGRNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borodin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna O. Ivanova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.11.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.09.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9507-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FKZ2XT8Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529640v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2417" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.04.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCFZ8T9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782811v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Bu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifan Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9342-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-611Q2MLC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475625v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.05.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Ivanova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raspaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.074" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNDLG19Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263789v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kaiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100818340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas B. West" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.01.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3Q40V0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401710v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.02.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20467" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Glebov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W. Cranston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajing Lu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.02.030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q6JBGXT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2008.06.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqian Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bazzaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307136v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307137v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307134v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.037" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Stacho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_43" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KDM9K7J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782851v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Rucky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.042" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T5XF2M2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264351v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264344v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401708v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184391v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3434" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307782v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307610v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-7400-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>