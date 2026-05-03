--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -124,51 +124,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -539,5888 +539,6022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04227159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Distance list (Δ+2)-coloring of planar graphs with girth at least 10</w:t>
+                <w:t xml:space="preserve">Overnight Stay in the Emergency Department and Mortality in Older Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Hoang La</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Teissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Balen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Noizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-022-00883-w⟩</w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 183 (12), pp.1378-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2023.5961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04041786v1</w:t>
+                <w:t xml:space="preserve">hal-05601622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$r$-hued ( r + 1 ) -coloring of planar graphs with girth at least 8 for $r$ ≥ 9</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">2-Distance list (Δ+2)-coloring of planar graphs with girth at least 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoang La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (2), pp.1356-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-022-00883-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03475125v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04041786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic coloring of graphs and entropy compression method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+                <w:t xml:space="preserve">$r$-hued ( r + 1 ) -coloring of planar graphs with girth at least 8 for $r$ ≥ 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoang La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.111772⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.#103219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02938618v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03475125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lower bound on the order of the largest induced linear forest in triangle-free planar graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Dross</w:t>
+                <w:t xml:space="preserve">Acyclic coloring of graphs and entropy compression method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 342 (4), pp.943-950. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2018.11.023⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 343 (4), pp.#111772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.111772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02010775v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02938618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large induced forests in planar graphs with girth 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A lower bound on the order of the largest induced linear forest in triangle-free planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.06.029⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (4), pp.943-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2018.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02021020v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02010775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning Sparse Graphs into an Independent Set and a Forest of Bounded Degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Large induced forests in planar graphs with girth 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/6815⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01730269v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02021020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning a triangle-free planar graph into a forest and a forest of bounded degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Partitioning Sparse Graphs into an Independent Set and a Forest of Bounded Degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.#P1.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/6815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01430784v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01730269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal unavoidable sets of types of 3-paths for planar graphs of given girth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mária Maceková</w:t>
+                <w:t xml:space="preserve">Partitioning a triangle-free planar graph into a forest and a forest of bounded degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman Soták</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.10.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263824v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01430784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-path in graphs with bounded average degree</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Optimal unavoidable sets of types of 3-paths for planar graphs of given girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Jendrol'</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mária Maceková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Soták</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339 (2), pp.780 - 789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7151/dmgt.1859⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01346642v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lower bound on the order of the largest induced forest in planar graphs with high girth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Dross</w:t>
+                <w:t xml:space="preserve">3-path in graphs with bounded average degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Jendrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mária Maceková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Soták</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.011⟩</w:t>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (2), pp.339-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7151/dmgt.1859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01375448v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01346642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-colorings: non-colorable graphs and NP-completeness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A lower bound on the order of the largest induced forest in planar graphs with high girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/3509⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 214, pp.99-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263770v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01375448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of fault-tolerant on-board networks with variable switch sizes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near-colorings: non-colorable graphs and NP-completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.#P1.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/3509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.09.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01111370v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Domination in Cubic Graphs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael A. Henning</w:t>
+                <w:t xml:space="preserve">Design of fault-tolerant on-board networks with variable switch sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justin Southey</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21855⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 562, pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263782v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Independent Domination in Cubic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">Michael A. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Southey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 75 (2), pp.191-202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21731⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 80 (4), pp.329-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911263v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong chromatic index of planar graphs with large girth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Tomas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7151/dmgt.1763⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (2), pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920932v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+                <w:t xml:space="preserve">Strong chromatic index of planar graphs with large girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.723-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7151/dmgt.1763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00911272v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized power domination in regular graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/120891356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903699v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjacent vertex-distinguishing edge coloring of graphs with maximum degree $\Delta$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Generalized power domination in regular graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Löwenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-011-9444-9⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.1559-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120891356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782842v1</w:t>
+                <w:t xml:space="preserve">hal-00903699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complexity Dichotomy for the Coloring of Sparse Graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Esperet</w:t>
+                <w:t xml:space="preserve">Adjacent vertex-distinguishing edge coloring of graphs with maximum degree $\Delta$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21659⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1), pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-011-9444-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00736468v1</w:t>
+                <w:t xml:space="preserve">lirmm-00782842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On strong edge-colouring of subcubic graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
+                <w:t xml:space="preserve">A Complexity Dichotomy for the Coloring of Sparse Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.05.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 73 (1), pp.85-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686021v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00736468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized power domination of graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">On strong edge-colouring of subcubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 160 (12), pp.1691-1698. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.03.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 161 (16-17), pp.2467-2479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00591512v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(k,1)-coloring of sparse graphs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Generalized power domination of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.11.031⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (12), pp.1691-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782819v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some structural properties of planar graphs and their applications to 3-choosability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Min Chen</w:t>
+                <w:t xml:space="preserve">(k,1)-coloring of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna O. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 312 (2), pp.362-373. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.09.028⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 312 (6), pp.1128-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782828v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00782819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L(p,q)-labeling of sparse graphs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Charpentier</w:t>
+                <w:t xml:space="preserve">Some structural properties of planar graphs and their applications to 3-choosability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-012-9507-6⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 312 (2), pp.362-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00738574v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00782828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locally identifying coloring of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (2), pp.40. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/2417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00529640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing a graph into forests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">L(p,q)-labeling of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.646-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-012-9507-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2011.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00656800v1</w:t>
+                <w:t xml:space="preserve">lirmm-00738574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On backbone coloring of graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Decomposing a graph into forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weifan Wang</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-010-9342-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (1), pp.38-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782811v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On two variations of identifying codes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+                <w:t xml:space="preserve">On backbone coloring of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.05.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-010-9342-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475625v2</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00782811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(k,j)-coloring of sparse graphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">On two variations of identifying codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.06.021⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 311 (17), pp.1948-1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263802v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjacent vertex-distinguishing edge coloring of graphs with maximum degree at least five</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+                <w:t xml:space="preserve">(k,j)-coloring of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.074⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264287v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering a Graph by Forests and a Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Kaiser</w:t>
+                <w:t xml:space="preserve">Adjacent vertex-distinguishing edge coloring of graphs with maximum degree at least five</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/100818340⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.457-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263789v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of sparse graphs, with application to game coloring number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Covering a Graph by Forests and a Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2010.01.008⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.1804-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100818340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263814v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of sparse graphs into two forests, one having bounded maximum degree</w:t>
+                <w:t xml:space="preserve">Decomposition of sparse graphs, with application to game coloring number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas B. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ipl.2010.07.009⟩</w:t>
+              <w:t xml:space="preserve">Contributions to Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310 (10-11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2010.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263807v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar graphs without adjacent cycles of length at most seven are 3-colorable</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Decomposition of sparse graphs into two forests, one having bounded maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (20), pp.913-916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ipl.2010.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401710v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the acyclic 3-choosability of some planar graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Planar graphs without adjacent cycles of length at most seven are 3-colorable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310 (1), pp.167-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263813v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex decompositions of sparse graphs into an edgeless subgraph and a subgraph of maximum degree at most k</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">A note on the acyclic 3-choosability of some planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.20467⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (10), pp.1104-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00377372v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Every planar graph without cycles of lengths 4 to 12 is acyclically 3-choosable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Vertex decompositions of sparse graphs into an edgeless subgraph and a subgraph of maximum degree at most k</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 65 (2), pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.20467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402807v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00377372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planar graphs without 5- and 7-cycles and without adjacent triangles are 3-colorable.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Every planar graph without cycles of lengths 4 to 12 is acyclically 3-choosable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 99 (4), pp.668-673</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349110v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star coloring of sparse graphs.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Planar graphs without 5- and 7-cycles and without adjacent triangles are 3-colorable.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.N. Glebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 62 (3), pp.201-219</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 99 (4), pp.668-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349115v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the 3-colorability of planar graphs without 4-, 7- and 9-cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Star coloring of sparse graphs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuehua Bu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel W. Cranston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (3), pp.201-219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00369723v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted list colouring of planar graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">On the 3-colorability of planar graphs without 4-, 7- and 9-cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huajing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 309 (13), pp.4596-4607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.02.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349116v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An upper bound on the adaptable choosability of graphs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Adapted list colouring of planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (2), pp.127-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322868v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relaxation of Havel's 3-color problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">An upper bound on the adaptable choosability of graphs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yingqian Wang</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.351-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2008.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300736v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Short Cycles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+                <w:t xml:space="preserve">A relaxation of Havel's 3-color problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingqian Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 107 (3-4), pp.107-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00184811v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear choosability of graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Short Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 10 no. 1 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306479v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00184811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(d,1)-total labeling of planar graphs with large girth and high maximum degree.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Linear choosability of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 307, pp.2141-2151</w:t>
+              <w:t xml:space="preserve">, 2008, 308 (17), pp.3938-3950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00293465v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic 5-choosability of planar graphs without small cycles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54, pp.245--260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small non-Z4-colorable planar graph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">(d,1)-total labeling of planar graphs with large girth and high maximum degree.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bazzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 307 (13), pp.1684--1686</w:t>
+              <w:t xml:space="preserve">, 2007, 307, pp.2141-2151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285580v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00293465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the not 3-choosability of some families of planar graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A small non-Z4-colorable planar graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 99, pp.68--71</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 307 (13), pp.1684--1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307136v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic 4-choosability of planar graphs without cycles of specific length</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A note on the not 3-choosability of some families of planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26, pp.473--491</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99, pp.68--71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307141v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the acyclic choosability of graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Acyclic 4-choosability of planar graphs without cycles of specific length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51, pp.281--300</w:t>
+              <w:t xml:space="preserve">Algorithms and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.473--491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307137v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bordeaux 3-color conjecture and 3-choosability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 306 (6), pp.573-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(d,1)-total labeling of graphs with given maximum average degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">On the acyclic choosability of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 51, pp.93--109</w:t>
+              <w:t xml:space="preserve">, 2006, 51, pp.281--300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307139v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(d,1)-total labeling of graphs with given maximum average degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.93--109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A note on 2-facial coloring of plane graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 98, pp.235--241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6430,51 +6564,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chromatic number and switching chromatic number of 2-edge-colored graphs of bounded degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6503,195 +6637,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW 2019 - 5th Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02938635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">r-hued coloring of planar graphs with girth at least 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoang La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW 2019 - 5th Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02938645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning sparse graphs into an independent set and a forest of bounded degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6706,260 +6840,260 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW: Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01430813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex-partitions of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGCA: International Conference on Graph theory, Combinatorics and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Jinhua, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01430816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning a triangle-free planar graph into a forest and a forest of bounded degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bergen, Norway. pp.269-275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2015.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01233461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy compression method applied to graph colorings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6974,2174 +7108,2174 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01233456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy compression method and graph coloring problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C&amp;C: Cycles and Colourings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Novy Smokovec, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact Representations of Planar Graphs: Extending a Partial Representation is Hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Chaplick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kratochvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juraj Stacho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG 2014 - 40th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Nouan-le-fuzelier, France. pp.139-151, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-12340-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong chromatic index of planar graphs with large girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pêcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.265-270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-88-7642-475-5_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 International Conference on Graph Theory, Combinatorics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Zhejiang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00782851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on strong edge-colouring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordeaux Graph Workshop 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le problème des 3 couleurs et la conjecture de Steinberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JGA2011, Journées Graphes et Algorithmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covering a graph by forests and a matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondrej Rucky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CanaDAM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minmax degree of graphs (Extended abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Sixth European Conference on Combinatorics, Graph Theory and Applications, EuroComb 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying colorings of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized power domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of sparse graphs, with applications to game coloring number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Kaohsiung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing a graph into forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3-Color Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Workshop on Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic choosability of planar graphs : a Steinberg like approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroComb'09, European conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, France. pp.199-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive choosability of planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar Colorings '08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Cycles of Specific Lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAGOS: Latin-American Algorithms, Graphs, and Optimization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Puerto Varas, Chile. pp.27-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2008.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00196741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic choosability of graphs: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CS06, Sixth Czech-Slovak International Symposium on Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear choosability of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 European Conference on Combinatorics, Graph Theory and Applications (EuroComb '05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Berlin, Germany. pp.99-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dmtcs.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic choosability of graphs with small maximum degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.239--248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignation de fréquences et étiquetage (d,1)-total dans les topologies planaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (ALGOTEL 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, France. pp.27--31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the acyclic choosability of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT: Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability of recursive clique-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocomb03. European conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Czech Republic. pp.275--279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de télécommunication minimaux embarqués tolérants aux pannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (ALGOTEL 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Banyuls, France. pp.27--32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9151,121 +9285,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic 4-choosability of planar graphs with girth at least 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Mathematics: Graph Theory in Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser Basel, pp.299-310, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7643-7400-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9412,51 +9546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.lirmm.fr/algco/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05529788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Segard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.60250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05577745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Ishnaiwer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04227159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113579" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041786v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang La" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00883-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103219" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02010775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.11.023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021020v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.06.029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730269v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6815" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430784v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.014" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263824v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jendrol'" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Macekov&#225;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.10.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346642v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jendrol" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1859" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375448v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.011" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3509" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111370v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delmas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.09.034" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263782v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Southey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21855" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F26ADC4D66886A819739F6D4FA64B32E6133B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaiser" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21731" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GCLDSCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920932v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1763" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903699v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891356" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782842v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-011-9444-9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6MWWZZ5H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686021v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGBGRNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borodin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna O. Ivanova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.11.031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782828v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.09.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738574v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9507-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FKZ2XT8Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529640v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2417" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656800v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.04.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCFZ8T9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782811v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Bu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifan Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9342-6" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-611Q2MLC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475625v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.05.018" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Ivanova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raspaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264287v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.074" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNDLG19Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263789v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kaiser" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100818340" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263814v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas B. West" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.01.008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263807v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3Q40V0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401710v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263813v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.02.005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377372v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20467" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349110v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Glebov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W. Cranston" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369723v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajing Lu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.02.030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q6JBGXT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349116v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322868v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2008.06.003" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300736v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqian Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306479v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bazzaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285580v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307136v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307141v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307137v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306480v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307139v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307134v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938635v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938645v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430813v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.037" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264271v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Stacho" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_12" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_43" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KDM9K7J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782851v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264278v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264382v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264297v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Rucky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264283v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.042" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T5XF2M2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264347v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264351v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264386v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264344v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401708v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401603v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353650v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184391v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3434" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307782v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307863v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264370v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307133v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307610v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353647v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-7400-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.lirmm.fr/algco/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05529788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Segard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.60250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05577745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Ishnaiwer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04227159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113579" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roussel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2023.5961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang La" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00883-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103219" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02010775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.11.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.06.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6815" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jendrol'" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Macekov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.10.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jendrol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1859" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3509" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delmas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.09.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Southey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21855" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F26ADC4D66886A819739F6D4FA64B32E6133B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaiser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21731" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GCLDSCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1763" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-011-9444-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6MWWZZ5H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686021v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGBGRNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782819v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borodin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna O. Ivanova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.11.031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.09.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529640v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2417" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9507-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FKZ2XT8Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCFZ8T9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Bu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifan Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9342-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-611Q2MLC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475625v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.05.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Ivanova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raspaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264287v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.074" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNDLG19Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kaiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100818340" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas B. West" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.01.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3Q40V0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401710v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.02.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20467" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Glebov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349115v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W. Cranston" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajing Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.02.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q6JBGXT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2008.06.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqian Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bazzaro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307141v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938635v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430816v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233461v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264376v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264271v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Stacho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_43" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KDM9K7J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782851v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264278v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264382v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Rucky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.042" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T5XF2M2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401603v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401707v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3434" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353647v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-7400-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>