--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -124,51 +124,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (58)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -422,6139 +422,6273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05577745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chromatic number of 2-edge-colored and signed graphs of bounded maximum degree</w:t>
+                <w:t xml:space="preserve">Identification of a robust metabolic signature associated with hospital-acquired pneumonia and response to interferon-gamma treatment in critically ill patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Duffy</w:t>
+                <w:t xml:space="preserve">Melanie Petrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Jacques</w:t>
+                <w:t xml:space="preserve">Debajyoti Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Florian Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flattres Duchaussoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113579⟩</w:t>
+              <w:t xml:space="preserve">Critical Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 30 (1), pp.192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13054-026-05946-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04227159v1</w:t>
+                <w:t xml:space="preserve">inserm-05630166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overnight Stay in the Emergency Department and Mortality in Older Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chromatic number of 2-edge-colored and signed graphs of bounded maximum degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Teissandier</w:t>
+                <w:t xml:space="preserve">Christopher Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youri Yordanov</w:t>
+                <w:t xml:space="preserve">Fabien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Balen</w:t>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Noizet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 183 (12), pp.1378-1385. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 346 (10), pp.113579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2023.5961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2023.113579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05601622v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04227159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Distance list (Δ+2)-coloring of planar graphs with girth at least 10</w:t>
+                <w:t xml:space="preserve">Overnight Stay in the Emergency Department and Mortality in Older Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuan Hoang La</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Melanie Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Teissandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youri Yordanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Balen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Noizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-022-00883-w⟩</w:t>
+              <w:t xml:space="preserve">JAMA Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 183 (12), pp.1378-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1001/jamainternmed.2023.5961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-04041786v1</w:t>
+                <w:t xml:space="preserve">hal-05601622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$r$-hued ( r + 1 ) -coloring of planar graphs with girth at least 8 for $r$ ≥ 9</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">2-Distance list (Δ+2)-coloring of planar graphs with girth at least 10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoang La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (2), pp.1356-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-022-00883-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03475125v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-04041786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic coloring of graphs and entropy compression method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">$r$-hued ( r + 1 ) -coloring of planar graphs with girth at least 8 for $r$ ≥ 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Hoang La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.111772⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 91, pp.#103219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2020.103219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02938618v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03475125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lower bound on the order of the largest induced linear forest in triangle-free planar graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Acyclic coloring of graphs and entropy compression method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 342 (4), pp.943-950. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2018.11.023⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 343 (4), pp.#111772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2019.111772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02010775v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02938618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large induced forests in planar graphs with girth 4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A lower bound on the order of the largest induced linear forest in triangle-free planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.06.029⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 342 (4), pp.943-950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2018.11.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02021020v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02010775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning Sparse Graphs into an Independent Set and a Forest of Bounded Degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Large induced forests in planar graphs with girth 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/6815⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 254, pp.96-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2018.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01730269v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02021020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partitioning a triangle-free planar graph into a forest and a forest of bounded degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Partitioning Sparse Graphs into an Independent Set and a Forest of Bounded Degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.06.014⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.#P1.45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/6815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01430784v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01730269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal unavoidable sets of types of 3-paths for planar graphs of given girth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Partitioning a triangle-free planar graph into a forest and a forest of bounded degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roman Soták</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.10.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66, pp.81-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2017.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263824v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01430784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-path in graphs with bounded average degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Jendrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mária Maceková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Soták</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 36 (2), pp.339-353. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7151/dmgt.1859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01346642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A lower bound on the order of the largest induced forest in planar graphs with high girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 214, pp.99-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2016.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01375448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near-colorings: non-colorable graphs and NP-completeness</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Optimal unavoidable sets of types of 3-paths for planar graphs of given girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Jendrol'</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mária Maceková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Soták</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/3509⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 339 (2), pp.780 - 789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2015.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263770v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of fault-tolerant on-board networks with variable switch sizes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Near-colorings: non-colorable graphs and NP-completeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (1), pp.#P1.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/3509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.09.034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01111370v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent Domination in Cubic Graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Design of fault-tolerant on-board networks with variable switch sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Justin Southey</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21855⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 562, pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263782v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Independent Domination in Cubic Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">Michael A. Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Southey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 75 (2), pp.191-202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21731⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 80 (4), pp.329-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911263v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong chromatic index of planar graphs with large girth</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Tomas Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7151/dmgt.1763⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (2), pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920932v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Ochem</w:t>
+                <w:t xml:space="preserve">Strong chromatic index of planar graphs with large girth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
+              <w:t xml:space="preserve">Discussiones Mathematicae Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.723-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7151/dmgt.1763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00911272v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized power domination in regular graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Vertex Partitions of Graphs into Cographs and Stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/120891356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 75, pp.75-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.21724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903699v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjacent vertex-distinguishing edge coloring of graphs with maximum degree $\Delta$</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+                <w:t xml:space="preserve">Generalized power domination in regular graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Antony Henning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Löwenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-011-9444-9⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.1559-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120891356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782842v1</w:t>
+                <w:t xml:space="preserve">hal-00903699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Complexity Dichotomy for the Coloring of Sparse Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 73 (1), pp.85-102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgt.21659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00736468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On strong edge-colouring of subcubic graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Adjacent vertex-distinguishing edge coloring of graphs with maximum degree $\Delta$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Petru Valicov</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.05.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (1), pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-011-9444-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686021v2</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00782842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized power domination of graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">On strong edge-colouring of subcubic graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 160 (12), pp.1691-1698. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.03.007⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 161 (16-17), pp.2467-2479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2013.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00591512v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(k,1)-coloring of sparse graphs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Generalized power domination of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.11.031⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 160 (12), pp.1691-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2012.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782819v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some structural properties of planar graphs and their applications to 3-choosability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">(k,1)-coloring of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna O. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 312 (2), pp.362-373. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.09.028⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 312 (6), pp.1128-1135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.11.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782828v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00782819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally identifying coloring of graphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+                <w:t xml:space="preserve">Some structural properties of planar graphs and their applications to 3-choosability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.37236/2417⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 312 (2), pp.362-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529640v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00782828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L(p,q)-labeling of sparse graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">Locally identifying coloring of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-012-9507-6⟩</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (2), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/2417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00738574v1</w:t>
+                <w:t xml:space="preserve">hal-00529640v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposing a graph into forests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">L(p,q)-labeling of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.646-660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-012-9507-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2011.04.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00656800v1</w:t>
+                <w:t xml:space="preserve">lirmm-00738574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On backbone coloring of graphs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Decomposing a graph into forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Weifan Wang</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10878-010-9342-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 102 (1), pp.38-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2011.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782811v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On two variations of identifying codes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aline Parreau</w:t>
+                <w:t xml:space="preserve">On backbone coloring of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.05.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.79-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10878-010-9342-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475625v2</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00782811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(k,j)-coloring of sparse graphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">On two variations of identifying codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.06.021⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 311 (17), pp.1948-1956. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263802v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475625v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjacent vertex-distinguishing edge coloring of graphs with maximum degree at least five</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">(k,j)-coloring of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.O. Ivanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.074⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 159 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2011.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264287v1</w:t>
+                <w:t xml:space="preserve">lirmm-01263802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering a Graph by Forests and a Matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Adjacent vertex-distinguishing edge coloring of graphs with maximum degree at least five</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/100818340⟩</w:t>
+              <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.457-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263789v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decomposition of sparse graphs, with application to game coloring number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Covering a Graph by Forests and a Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contributions to Discrete Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2010.01.008⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 25 (4), pp.1804-1811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100818340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01263814v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of sparse graphs into two forests, one having bounded maximum degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110 (20), pp.913-916. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ipl.2010.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01263807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar graphs without adjacent cycles of length at most seven are 3-colorable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.V. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 310 (1), pp.167-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the acyclic 3-choosability of some planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 158 (10), pp.1104-1110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dam.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01263813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex decompositions of sparse graphs into an edgeless subgraph and a subgraph of maximum degree at most k</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.V. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.O. Ivanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 65 (2), pp.83-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jgt.20467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Every planar graph without cycles of lengths 4 to 12 is acyclically 3-choosable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Montassier</w:t>
+                <w:t xml:space="preserve">Decomposition of sparse graphs, with application to game coloring number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pêcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas B. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Contributions to Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310 (10-11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2010.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402807v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01263814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar graphs without 5- and 7-cycles and without adjacent triangles are 3-colorable.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.V. Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.N. Glebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 99 (4), pp.668-673</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star coloring of sparse graphs.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Every planar graph without cycles of lengths 4 to 12 is acyclically 3-choosable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 62 (3), pp.201-219</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349115v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the 3-colorability of planar graphs without 4-, 7- and 9-cycles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Star coloring of sparse graphs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuehua Bu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel W. Cranston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (3), pp.201-219</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00369723v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapted list colouring of planar graphs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">On the 3-colorability of planar graphs without 4-, 7- and 9-cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuehua Bu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huajing Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 309 (13), pp.4596-4607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.02.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349116v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An upper bound on the adaptable choosability of graphs.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Adapted list colouring of planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 62 (2), pp.127-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322868v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A relaxation of Havel's 3-color problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">An upper bound on the adaptable choosability of graphs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yingqian Wang</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.351-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2008.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00300736v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00322868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Short Cycles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+                <w:t xml:space="preserve">A relaxation of Havel's 3-color problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingqian Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 107 (3-4), pp.107-109</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00184811v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00300736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear choosability of graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
+                <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Short Cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol. 10 no. 1 (1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306479v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00184811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic 5-choosability of planar graphs without small cycles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Linear choosability of graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Esperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54, pp.245--260</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 308 (17), pp.3938-3950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307135v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(d,1)-total labeling of planar graphs with large girth and high maximum degree.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 307, pp.2141-2151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A small non-Z4-colorable planar graph</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Acyclic 5-choosability of planar graphs without small cycles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 307 (13), pp.1684--1686</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.245--260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00285580v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the not 3-choosability of some families of planar graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A small non-Z4-colorable planar graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 99, pp.68--71</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 307 (13), pp.1684--1686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307136v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyclic 4-choosability of planar graphs without cycles of specific length</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">A note on the not 3-choosability of some families of planar graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms and Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 26, pp.473--491</w:t>
+              <w:t xml:space="preserve">Information Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99, pp.68--71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307141v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bordeaux 3-color conjecture and 3-choosability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Acyclic 4-choosability of planar graphs without cycles of specific length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 306 (6), pp.573-579</w:t>
+              <w:t xml:space="preserve">Algorithms and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26, pp.473--491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306480v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the acyclic choosability of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 51, pp.281--300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(d,1)-total labeling of graphs with given maximum average degree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Bordeaux 3-color conjecture and 3-choosability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weifan Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 51, pp.93--109</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 306 (6), pp.573-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307139v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">(d,1)-total labeling of graphs with given maximum average degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.93--109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A note on 2-facial coloring of plane graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 98, pp.235--241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6564,2718 +6698,2718 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chromatic number and switching chromatic number of 2-edge-colored graphs of bounded degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW 2019 - 5th Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02938635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">r-hued coloring of planar graphs with girth at least 8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Hoang La</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petru Valicov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW 2019 - 5th Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02938645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning sparse graphs into an independent set and a forest of bounded degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BGW: Bordeaux Graph Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01430813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertex-partitions of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICGCA: International Conference on Graph theory, Combinatorics and their Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Jinhua, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01430816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning a triangle-free planar graph into a forest and a forest of bounded degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Bergen, Norway. pp.269-275, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2015.06.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01233461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy compression method applied to graph colorings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Entropy compression method and graph coloring problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+              <w:t xml:space="preserve">C&amp;C: Cycles and Colourings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Novy Smokovec, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01233456v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entropy compression method and graph coloring problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Contact Representations of Planar Graphs: Extending a Partial Representation is Hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Chaplick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Dorbec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kratochvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juraj Stacho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;C: Cycles and Colourings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WG 2014 - 40th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Nouan-le-fuzelier, France. pp.139-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12340-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264376v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact Representations of Planar Graphs: Extending a Partial Representation is Hard</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Entropy compression method applied to graph colorings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juraj Stacho</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG 2014 - 40th International Workshop on Graph-Theoretic Concepts in Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICGT: International Colloquium on Graph Theory and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264271v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01233456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong chromatic index of planar graphs with large girth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pêcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroComb: European Conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Pisa, Italy. pp.265-270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-88-7642-475-5_43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A note on strong edge-colouring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 International Conference on Graph Theory, Combinatorics and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Zhejiang, China</w:t>
+              <w:t xml:space="preserve">Bordeaux Graph Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00782851v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on strong edge-colouring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Limits of near-coloring of sparse graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bordeaux Graph Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2012 International Conference on Graph Theory, Combinatorics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Zhejiang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264278v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00782851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le problème des 3 couleurs et la conjecture de Steinberg</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Covering a graph by forests and a matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Raspaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ondrej Rucky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JGA2011, Journées Graphes et Algorithmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">CanaDAM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264382v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covering a graph by forests and a matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Minmax degree of graphs (Extended abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ondrej Rucky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CanaDAM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Sixth European Conference on Combinatorics, Graph Theory and Applications, EuroComb 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Budapest, Hungary. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.endm.2011.09.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264297v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minmax degree of graphs (Extended abstract)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Le problème des 3 couleurs et la conjecture de Steinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Sixth European Conference on Combinatorics, Graph Theory and Applications, EuroComb 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JGA2011, Journées Graphes et Algorithmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01264283v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01264382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying colorings of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Parreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized power domination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Jennhwa Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dorbec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposition of sparse graphs, with applications to game coloring number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar on Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Kaohsiung, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decomposing a graph into forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Ossona de Mendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuding Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8FCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 3-Color Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 Workshop on Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic choosability of planar graphs : a Steinberg like approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroComb'09, European conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, France. pp.199-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive choosability of planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminar Colorings '08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Oriented Chromatic Number of Planar Graphs without Cycles of Specific Lengths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAGOS: Latin-American Algorithms, Graphs, and Optimization Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Puerto Varas, Chile. pp.27-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.endm.2008.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00196741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic choosability of graphs: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CS06, Sixth Czech-Slovak International Symposium on Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear choosability of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Esperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2005 European Conference on Combinatorics, Graph Theory and Applications (EuroComb '05)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Berlin, Germany. pp.99-104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/dmtcs.3434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic choosability of graphs with small maximum degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WG 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France. pp.239--248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assignation de fréquences et étiquetage (d,1)-total dans les topologies planaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bazzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (ALGOTEL 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, France. pp.27--31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the acyclic choosability of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Raspaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT: Graph Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01264370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observability of recursive clique-trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocomb03. European conference on Combinatorics, Graph Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Czech Republic. pp.275--279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux de télécommunication minimaux embarqués tolérants aux pannes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Rencontres Francophones sur les aspects Algorithmiques des Télécommunications (ALGOTEL 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Banyuls, France. pp.27--32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9285,121 +9419,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acyclic 4-choosability of planar graphs with girth at least 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Montassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Mathematics: Graph Theory in Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Birkhäuser Basel, pp.299-310, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-7643-7400-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9546,51 +9680,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.lirmm.fr/algco/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05529788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Segard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.60250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05577745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Ishnaiwer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04227159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113579" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601622v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roussel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noizet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2023.5961" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041786v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang La" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00883-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103219" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02010775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.11.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021020v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.06.029" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6815" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430784v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263824v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jendrol'" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Macekov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.10.016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346642v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jendrol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1859" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3509" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delmas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.09.034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Southey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21855" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F26ADC4D66886A819739F6D4FA64B32E6133B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaiser" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21731" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GCLDSCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1763" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903699v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891356" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-011-9444-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6MWWZZ5H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686021v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.007" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGBGRNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782819v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borodin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna O. Ivanova" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.11.031" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.09.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529640v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2417" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9507-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FKZ2XT8Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656800v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.04.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCFZ8T9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782811v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Bu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifan Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9342-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-611Q2MLC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475625v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.05.018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263802v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Ivanova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raspaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.021" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264287v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.074" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNDLG19Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263789v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kaiser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100818340" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263814v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas B. West" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.01.008" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263807v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3Q40V0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401710v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263813v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.02.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377372v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20467" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402807v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349110v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Glebov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349115v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W. Cranston" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369723v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajing Lu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.02.030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q6JBGXT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2008.06.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300736v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqian Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306479v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307135v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293465v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bazzaro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285580v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307136v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307141v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306480v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307137v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307139v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307134v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938635v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938645v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430813v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430816v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233461v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.037" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264376v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264271v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Stacho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_12" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920842v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_43" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KDM9K7J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782851v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264278v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264382v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Rucky" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264283v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.042" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T5XF2M2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264347v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264386v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401603v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401707v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353650v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184391v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3434" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307782v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307863v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307610v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353647v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-7400-6" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lirmm.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www2.lirmm.fr/algco/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05529788v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cattin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Viglino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Segard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Volteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2025.60250" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05577745v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murad Ishnaiwer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Montassier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Bastard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Batard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jambio/lxag041" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05630166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Petrier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debajyoti Sinha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Poulain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flattres Duchaussoy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05946-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04227159v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Duffy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jacques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montassier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2023.113579" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601622v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Roussel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Teissandier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youri Yordanov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Balen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Noizet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamainternmed.2023.5961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04041786v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoang La" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-022-00883-w" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03475125v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Valicov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2020.103219" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.111772" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02010775v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2018.11.023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02021020v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.06.029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01730269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/6815" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430784v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2017.06.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346642v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jendrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;ria Macekov&#225;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Sot&#225;k" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1859" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01375448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2016.06.011" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Jendrol'" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2015.10.016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/3509" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01111370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delmas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.09.034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dorbec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Henning" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Southey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21855" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/01F26ADC4D66886A819739F6D4FA64B32E6133B8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kaiser" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Montassier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Raspaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21731" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1GCLDSCJ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920932v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Jennhwa Chang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P&#234;cher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7151/dmgt.1763" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911272v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21724" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PZK6RQR3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903699v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Antony Henning" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian L&#246;wenstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120891356" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00736468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Esperet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21659" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W6JDN9RV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hocquard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-011-9444-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6MWWZZ5H-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686021v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.05.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591512v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2012.03.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGBGRNC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782819v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borodin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna O. Ivanova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.11.031" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782828v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Chen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.09.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529640v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gravier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Parreau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/2417" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738574v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Charpentier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-012-9507-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FKZ2XT8Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656800v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Ossona de Mendez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuding Zhu" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2011.04.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMCFZ8T9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782811v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuehua Bu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weifan Wang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-010-9342-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-611Q2MLC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475625v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.05.018" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263802v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Borodin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.O. Ivanova" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raspaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2011.06.021" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.074" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNDLG19Z-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263789v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Kaiser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100818340" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263807v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2010.07.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D3Q40V0B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263813v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.02.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377372v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20467" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01263814v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas B. West" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2010.01.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.N. Glebov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402807v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel W. Cranston" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369723v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huajing Lu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.02.030" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q6JBGXT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349116v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322868v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2008.06.003" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00300736v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingqian Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00184811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.418" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306479v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293465v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bazzaro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307135v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307141v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307137v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306480v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307134v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938635v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02938645v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430813v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430816v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233461v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2015.06.037" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264376v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264271v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kratochvil" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Stacho" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12340-0_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01233456v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920842v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-7642-475-5_43" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6KDM9K7J-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264278v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00782851v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264297v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Rucky" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264283v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2011.09.042" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3T5XF2M2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264347v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264351v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264386v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264344v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401708v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401603v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401707v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196741v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2008.01.006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLBFDQF5-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353650v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01184391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3434" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307782v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307863v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307133v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307610v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bermond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353647v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7643-7400-6" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>